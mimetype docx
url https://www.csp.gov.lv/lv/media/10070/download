--- v0 (2025-12-14)
+++ v1 (2026-06-20)
@@ -1,39 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="240FEF71" w14:textId="6D784619" w:rsidR="00883277" w:rsidRDefault="00883277" w:rsidP="005B0CCD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -929,1036 +928,782 @@
       </w:r>
       <w:r w:rsidRPr="00A01045">
         <w:t>ds ir t</w:t>
       </w:r>
       <w:r w:rsidR="00FB66EA" w:rsidRPr="00A01045">
         <w:t>iesiskais pamats oficiālās statistikas nodrošināšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01045">
         <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="276BD1E0" w14:textId="08D3FCBF" w:rsidR="00156802" w:rsidRPr="00A01045" w:rsidRDefault="00F34984" w:rsidP="00690AE3">
       <w:r w:rsidRPr="00A01045">
         <w:t>Oficiālo statistiku nodrošin</w:t>
       </w:r>
       <w:r w:rsidR="007B0817" w:rsidRPr="00A01045">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01045">
         <w:t>, lai izpildītu š</w:t>
       </w:r>
       <w:r w:rsidR="006E6A92" w:rsidRPr="00A01045">
         <w:t>o</w:t>
       </w:r>
-      <w:ins w:id="3" w:author="Gertrude Viksna" w:date="2025-06-06T10:53:00Z" w16du:dateUtc="2025-06-06T07:53:00Z">
-[...3 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00FD26B8">
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A01045">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00322F85" w:rsidRPr="00A01045">
         <w:t>tiesību aktu</w:t>
       </w:r>
-      <w:ins w:id="4" w:author="Gertrude Viksna" w:date="2025-06-06T10:53:00Z" w16du:dateUtc="2025-06-06T07:53:00Z">
-[...3 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00FD26B8">
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="00322F85" w:rsidRPr="00A01045">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="5" w:name="_Hlk71359506"/>
-    <w:bookmarkStart w:id="6" w:name="_Hlk71359656"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk71359506"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk71359656"/>
     <w:p w14:paraId="0AFC896E" w14:textId="35ED1B7E" w:rsidR="00FD26B8" w:rsidRDefault="00FD26B8" w:rsidP="00FD26B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32008R1099&amp;qid=1621840254295" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006E6A92">
         <w:rPr>
-          <w:ins w:id="7" w:author="Gertrude Viksna" w:date="2025-06-06T10:53:00Z" w16du:dateUtc="2025-06-06T07:53:00Z"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-      </w:pPr>
-[...39 lines deleted...]
-      </w:ins>
+        <w:t>Eiropas Parlamenta un Padomes 2008. gada 22. oktobra Regul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6A92">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EK) Nr. 1099/2008</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> par enerģētikas statistiku (Dokuments attiecas uz EEZ)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="031D7BEC" w14:textId="084CF26A" w:rsidR="00690AE3" w:rsidRPr="00A01045" w:rsidRDefault="00690AE3" w:rsidP="008A2572">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00A01045">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Eiropas Parlamenta un Padomes Direktīva (ES) 2018/2001 (2018. gada 11. decembris)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A01045">
         <w:t xml:space="preserve"> par no atjaunojamajiem energoresursiem iegūtas enerģijas izmantošanas veicināšanu (Dokuments attiecas uz EEZ)</w:t>
       </w:r>
       <w:r w:rsidR="00EF66D6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA759E9" w14:textId="43AFA218" w:rsidR="00E47D56" w:rsidRPr="005A6147" w:rsidRDefault="008C258D" w:rsidP="00A513C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc70071549"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc70071549"/>
       <w:r w:rsidRPr="005A6147">
         <w:t>Kur ir noteikts p</w:t>
       </w:r>
       <w:r w:rsidR="00E47D56" w:rsidRPr="005A6147">
         <w:t>ienākums iesniegt datus</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6147">
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2FE3EA63" w14:textId="0496D9F0" w:rsidR="00DC7EFA" w:rsidRPr="00C13E38" w:rsidRDefault="00E47D56" w:rsidP="00A513C7">
       <w:r w:rsidRPr="005A6147">
         <w:t>Pienākums iesniegt datus izriet no</w:t>
       </w:r>
       <w:r w:rsidR="008629E4" w:rsidRPr="005A6147">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:anchor="p14" w:history="1">
         <w:r w:rsidRPr="005A6147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Stat</w:t>
         </w:r>
         <w:r w:rsidR="00DC7EFA" w:rsidRPr="005A6147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidRPr="005A6147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00DC7EFA" w:rsidRPr="005A6147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>tikas liku</w:t>
-[...7 lines deleted...]
-          <w:t>ma 14. panta pirmās daļas</w:t>
+          <w:t>tikas likuma 14. panta pirmās daļas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="005A6147">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="005A6147">
         <w:t>kur</w:t>
       </w:r>
       <w:r w:rsidR="007F4F1D" w:rsidRPr="005A6147">
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="005A6147">
         <w:t xml:space="preserve"> noteikts, ka </w:t>
       </w:r>
       <w:r w:rsidR="00E015E5" w:rsidRPr="005A6147">
         <w:t>Pārvaldei</w:t>
       </w:r>
       <w:r w:rsidR="009A5580" w:rsidRPr="005A6147">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="005A6147">
         <w:t>ir tiesības pieprasīt, lai respondents sagatavo un sniedz datus par statistisko vienību, arī ierobežotas pieejamības informāciju</w:t>
       </w:r>
       <w:r w:rsidR="00096571" w:rsidRPr="005A6147">
         <w:t>, lai</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="005A6147">
         <w:t xml:space="preserve"> nodrošināt</w:t>
       </w:r>
       <w:r w:rsidR="00096571" w:rsidRPr="005A6147">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="005A6147">
         <w:t xml:space="preserve"> oficiālo statistiku. Respondents statistikas iestādei tās noteiktajā termiņā, formā un apjomā sniedz patiesus datus. Pēc statistikas iestādes pieprasījuma respondents sniedz rakstveida vai mutvārdu paskaidrojumus par šiem datiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F672B7" w14:textId="1B8FFBA3" w:rsidR="0004332C" w:rsidRPr="00C13E38" w:rsidRDefault="008C258D" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc70071550"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc70071550"/>
       <w:r>
         <w:t>Vai Pārvalde izmanto a</w:t>
       </w:r>
       <w:r w:rsidR="00BB1C60" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve">dministratīvajos </w:t>
       </w:r>
       <w:r w:rsidR="00782003">
         <w:t xml:space="preserve">datu </w:t>
       </w:r>
       <w:r w:rsidR="004A598E">
         <w:t>avotos</w:t>
       </w:r>
       <w:r w:rsidR="00BB1C60" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> (piemēram, </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t>valsts reģistros</w:t>
       </w:r>
       <w:r w:rsidR="00BB1C60" w:rsidRPr="00C13E38">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> pieejam</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> informācij</w:t>
       </w:r>
       <w:r>
         <w:t>u?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="584FBD34" w14:textId="3C82830F" w:rsidR="00381049" w:rsidRDefault="005A6147" w:rsidP="00CF0D9F">
       <w:r>
         <w:t>Administratīvo datu nav.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5F0C07" w14:textId="211764FC" w:rsidR="004E42BB" w:rsidRPr="00C13E38" w:rsidRDefault="00D44A6F" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc70071551"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc70071551"/>
       <w:r>
         <w:t>Kam ir jāiesniedz dati?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="29B597C0" w14:textId="77777777" w:rsidR="006E6A92" w:rsidRPr="00974E45" w:rsidRDefault="006E6A92" w:rsidP="006E6A92">
       <w:r w:rsidRPr="00974E45">
         <w:t>Apsekojumā iekļauj</w:t>
       </w:r>
       <w:r w:rsidRPr="00F939DD">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B646A1" w14:textId="5736CB08" w:rsidR="00D24CD0" w:rsidRPr="00974E45" w:rsidRDefault="00974E45" w:rsidP="00974E45">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E45">
         <w:t xml:space="preserve">visus </w:t>
       </w:r>
       <w:r w:rsidR="006E6A92" w:rsidRPr="00974E45">
         <w:t xml:space="preserve">uzņēmumus, kuru pārvaldībā ir </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00974E45">
         <w:t>siltumsūkņu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00974E45">
         <w:t xml:space="preserve"> iekārta</w:t>
       </w:r>
       <w:r w:rsidR="009C1723">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683431AE" w14:textId="77777777" w:rsidR="00A62AF6" w:rsidRPr="00A62AF6" w:rsidRDefault="00A62AF6" w:rsidP="00A62AF6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc70071552"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc70071552"/>
       <w:r w:rsidRPr="00A62AF6">
         <w:t>Izlases izveidošanas standarts:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9731C5" w14:textId="0A37E291" w:rsidR="00182F5E" w:rsidRPr="00182F5E" w:rsidRDefault="00182F5E" w:rsidP="00182F5E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00010C14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Eiro</w:t>
-[...5 lines deleted...]
-          <w:t>pas Parlamenta un Padomes Direktīva</w:t>
+          <w:t>Eiropas Parlamenta un Padomes Direktīva</w:t>
         </w:r>
         <w:r w:rsidR="009C1723">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="00010C14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> (ES) 2018/2001 (2018. gada 11.decembris)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00010C14">
         <w:t xml:space="preserve"> par no atjaunojamajiem energoresursiem iegūtas enerģijas izmantošanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00182F5E">
         <w:t xml:space="preserve"> veicināšanu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182F5E">
         <w:t xml:space="preserve">statistiku (Dokuments attiecas uz EEZ) </w:t>
       </w:r>
       <w:r>
         <w:t>7. pants</w:t>
       </w:r>
       <w:r w:rsidRPr="00182F5E">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2940229C" w14:textId="19438CB7" w:rsidR="00A62AF6" w:rsidRPr="00182F5E" w:rsidRDefault="00490B1F" w:rsidP="00A62AF6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00182F5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Ministru kabi</w:t>
-[...5 lines deleted...]
-          <w:t>neta 2016. gada 20. decembra noteikumi Nr. 812</w:t>
+          <w:t>Ministru kabineta 2016. gada 20. decembra noteikumi Nr. 812</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00182F5E">
         <w:t xml:space="preserve"> ”Oficiālās statistikas veidlapu paraugu apstiprināšanas un veidlapu aizpildīšanas un iesniegšanas noteikumi”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D77E06" w14:textId="2F3F2C6E" w:rsidR="009B665C" w:rsidRPr="00C13E38" w:rsidRDefault="00D44A6F" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Kur publicē o</w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="00C13E38">
         <w:t>ficiāl</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> statisti</w:t>
       </w:r>
       <w:r>
         <w:t>ku?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:bookmarkStart w:id="13" w:name="_Toc40698654"/>
-    <w:p w14:paraId="38395D58" w14:textId="53577F9C" w:rsidR="006E6A92" w:rsidRPr="00632600" w:rsidRDefault="009C1723" w:rsidP="009C1723">
+    <w:bookmarkStart w:id="9" w:name="_Toc40698654"/>
+    <w:p w14:paraId="38395D58" w14:textId="7B2734D3" w:rsidR="006E6A92" w:rsidRPr="00632600" w:rsidRDefault="009C1723" w:rsidP="009C1723">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:ins w:id="14" w:author="Gertrude Viksna" w:date="2025-06-06T10:58:00Z" w16du:dateUtc="2025-06-06T07:58:00Z">
-[...9 lines deleted...]
-      <w:ins w:id="16" w:author="Gertrude Viksna" w:date="2025-06-06T10:58:00Z" w16du:dateUtc="2025-06-06T07:58:00Z"/>
+      <w:r w:rsidR="00FD26B8">
+        <w:instrText>HYPERLINK "https://data.stat.gov.lv/pxweb/lv/OSP_PUB/START__NOZ__EN__ENA/ENA020"</w:instrText>
+      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006E6A92" w:rsidRPr="009C1723">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Ofi</w:t>
-[...11 lines deleted...]
-        <w:t>as portālā</w:t>
+        <w:t>Oficiālās statistikas portālā</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1"/>
     </w:p>
     <w:p w14:paraId="438F1029" w14:textId="48394B04" w:rsidR="00381049" w:rsidRPr="005237AC" w:rsidRDefault="006E6A92" w:rsidP="006E6A92">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005237AC">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eiropas Savienības Statistikas biroja (Eurostat)</w:t>
       </w:r>
       <w:r w:rsidRPr="005237AC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="005237AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>da</w:t>
-[...8 lines deleted...]
-          <w:t>tubāzēs</w:t>
+          <w:t>datubāzēs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46C4D164" w14:textId="1A9BB05C" w:rsidR="005472C0" w:rsidRPr="00C13E38" w:rsidRDefault="004D4ABE" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc70071553"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc70071553"/>
       <w:r>
         <w:t>Kas ir g</w:t>
       </w:r>
       <w:r w:rsidR="005472C0" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve">alvenie </w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve">oficiālās </w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="008A257A">
         <w:t>statistikas</w:t>
       </w:r>
       <w:r w:rsidR="005472C0" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> lietotāji</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="4570FD1B" w14:textId="476A2D96" w:rsidR="006E6A92" w:rsidRPr="002E6F8A" w:rsidRDefault="006E6A92" w:rsidP="006E6A92">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ekonomikas ministrija:</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nacionālais enerģētikas un klimata plāns (</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="002E6F8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>N</w:t>
-[...7 lines deleted...]
-          <w:t>EKP</w:t>
+          <w:t>NEKP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2881088D" w14:textId="473DB88E" w:rsidR="006E6A92" w:rsidRPr="002E6F8A" w:rsidRDefault="006E6A92" w:rsidP="002E6F8A">
+    <w:p w14:paraId="2881088D" w14:textId="25FCECB6" w:rsidR="006E6A92" w:rsidRPr="002E6F8A" w:rsidRDefault="006E6A92" w:rsidP="002E6F8A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pārresoru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> koordinācijas centrs</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Latvijas Nacionālais attīstības plāns (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:instrText>HYPERLINK "https://www.mk.gov.lv/lv/latvijas-nacionalais-attistibas-plans"</w:instrText>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="002E6F8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>NAP</w:t>
         </w:r>
-      </w:ins>
-[...35 lines deleted...]
-      </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258AFB04" w14:textId="08595BDC" w:rsidR="007E20A3" w:rsidRPr="007E20A3" w:rsidRDefault="007E20A3" w:rsidP="007E20A3">
+    <w:p w14:paraId="258AFB04" w14:textId="08595BDC" w:rsidR="007E20A3" w:rsidRPr="00660083" w:rsidRDefault="007E20A3" w:rsidP="007E20A3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:ins w:id="21" w:author="Gertrude Viksna" w:date="2025-06-06T11:09:00Z" w16du:dateUtc="2025-06-06T08:09:00Z"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="22" w:author="Gertrude Viksna" w:date="2025-06-06T11:09:00Z" w16du:dateUtc="2025-06-06T08:09:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="24" w:author="Gertrude Viksna" w:date="2025-06-06T11:09:00Z" w16du:dateUtc="2025-06-06T08:09:00Z">
-[...48 lines deleted...]
-        </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Klimata un enerģētikas ministrija: (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="007E20A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Open Sans"/>
             <w:bCs/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>KEM</w:t>
         </w:r>
-        <w:r>
-[...19 lines deleted...]
-      </w:ins>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0937161E" w14:textId="02DE4F0B" w:rsidR="006E6A92" w:rsidRPr="007E20A3" w:rsidRDefault="006E6A92" w:rsidP="006E6A92">
+    <w:p w14:paraId="0937161E" w14:textId="02DE4F0B" w:rsidR="006E6A92" w:rsidRPr="00660083" w:rsidRDefault="006E6A92" w:rsidP="006E6A92">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:ins w:id="25" w:author="Gertrude Viksna" w:date="2025-06-06T11:05:00Z" w16du:dateUtc="2025-06-06T08:05:00Z"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="26" w:author="Gertrude Viksna" w:date="2025-06-06T11:05:00Z" w16du:dateUtc="2025-06-06T08:05:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Starptautiskā Atjaunojamo energoresursu aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6F8A">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="002E6F8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>IREN</w:t>
-[...7 lines deleted...]
-          <w:t>A</w:t>
+          <w:t>IRENA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E6F8A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12010C2C" w14:textId="14840EA2" w:rsidR="007E20A3" w:rsidRPr="007E20A3" w:rsidRDefault="007E20A3" w:rsidP="006E6A92">
+    <w:p w14:paraId="12010C2C" w14:textId="14840EA2" w:rsidR="007E20A3" w:rsidRPr="00660083" w:rsidRDefault="007E20A3" w:rsidP="006E6A92">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:ins w:id="28" w:author="Gertrude Viksna" w:date="2025-06-06T11:08:00Z" w16du:dateUtc="2025-06-06T08:08:00Z"/>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="29" w:author="Gertrude Viksna" w:date="2025-06-06T11:08:00Z" w16du:dateUtc="2025-06-06T08:08:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="31" w:author="Gertrude Viksna" w:date="2025-06-06T11:05:00Z" w16du:dateUtc="2025-06-06T08:05:00Z">
-[...25 lines deleted...]
-        </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Starptautiskā Enerģētikas aģentūra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Open Sans"/>
             <w:bCs/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>IE</w:t>
+          <w:t>IEA</w:t>
         </w:r>
-        <w:r>
-[...25 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E6A92">
         <w:rPr>
-          <w:del w:id="32" w:author="Gertrude Viksna" w:date="2025-06-06T11:09:00Z" w16du:dateUtc="2025-06-06T08:09:00Z"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...36 lines deleted...]
-      </w:del>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="78598D9A" w14:textId="42AC2E3C" w:rsidR="00CB2A49" w:rsidRPr="00C13E38" w:rsidRDefault="004D4ABE" w:rsidP="00A513C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc70071554"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc70071554"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vai Pārvalde ievēro d</w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="00C13E38">
         <w:t>atu konfidencialitāt</w:t>
       </w:r>
       <w:r>
         <w:t>i?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="198A0E48" w14:textId="1B6097FD" w:rsidR="00326423" w:rsidRPr="00A10281" w:rsidRDefault="00BC271B" w:rsidP="00CF0D9F">
       <w:r w:rsidRPr="00A10281">
         <w:t xml:space="preserve">Pārvalde ievēro datu konfidencialitāti. </w:t>
       </w:r>
       <w:r w:rsidR="00326423" w:rsidRPr="00A10281">
         <w:t>Pārvaldes nodarbinātajiem aizliegts izpaust datus un citu ierobežotas pieejamības informāciju, kas viņiem kļuvusi zināma, pildot dienesta vai darba pienākumus. Tas attiecas arī uz personām, kuras uz laiku ir iesaistītas oficiālās statistikas nodrošināšanā vai ar kurām izbeigtas darba vai dienesta tiesiskās attiecības.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170460F5" w14:textId="34AAC454" w:rsidR="00326423" w:rsidRPr="00A10281" w:rsidRDefault="00326423" w:rsidP="00CF0D9F">
       <w:r w:rsidRPr="00A10281">
         <w:t>Pārvalde veic nepieciešamās darbības, lai novērstu neatļautu piekļuvi datiem, to sagrozīšanu vai izplatīšanu, nejaušu vai neatļautu iznīcināšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3D405A" w14:textId="4F6E743D" w:rsidR="004C0B9A" w:rsidRPr="00C13E38" w:rsidRDefault="00326423" w:rsidP="00CF0D9F">
       <w:r w:rsidRPr="00A10281">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="004C0B9A" w:rsidRPr="00A10281">
         <w:t xml:space="preserve">o respondentiem iegūtos datus izmanto oficiālās statistikas nodrošināšanai, </w:t>
       </w:r>
       <w:r w:rsidR="005E19EE" w:rsidRPr="00A10281">
         <w:t>tas nozīmē</w:t>
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00A10281">
@@ -1969,409 +1714,276 @@
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00A10281">
         <w:t>dat</w:t>
       </w:r>
       <w:r w:rsidR="005E19EE" w:rsidRPr="00A10281">
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00A10281">
         <w:t>, kas primāri iegūti statistikas nodrošināšanai</w:t>
       </w:r>
       <w:r w:rsidR="0008731A" w:rsidRPr="00A10281">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> nedrīkst izmantot civilprocesā, administratīvajā procesā, kriminālprocesā vai komercdarbībā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728C7918" w14:textId="3FF621B1" w:rsidR="00CB2A49" w:rsidRPr="00C13E38" w:rsidRDefault="00B96FA5" w:rsidP="003931BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc70071555"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc70071555"/>
       <w:r>
         <w:t xml:space="preserve">Vai Pārvalde ievēro </w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="008A257A">
         <w:t>Vispārēj</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> datu aizsardzības regul</w:t>
       </w:r>
       <w:r>
         <w:t>u?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="02F83123" w14:textId="2BD9BFE9" w:rsidR="00B96FA5" w:rsidRPr="00A10281" w:rsidRDefault="00B96FA5" w:rsidP="00CF0D9F">
       <w:r w:rsidRPr="00A10281">
         <w:t>Pārvalde ievēro Vispārējo datu aizsardzības regulu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF34D59" w14:textId="34DF934D" w:rsidR="00C13E38" w:rsidRPr="00A10281" w:rsidRDefault="00E27FF0" w:rsidP="00CF0D9F">
       <w:r w:rsidRPr="00A10281">
         <w:t>Pārvalde</w:t>
       </w:r>
       <w:r w:rsidR="00224592" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> piepras</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10281">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AB7715" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> un apstrādā</w:t>
       </w:r>
       <w:r w:rsidR="00224592" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> datus saskaņā </w:t>
       </w:r>
       <w:r w:rsidR="00224592" w:rsidRPr="00A10281">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00953091" w:rsidRPr="00A10281">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Eiropas Parlamenta un Padomes 2016. gada 27. aprīļa Regulas (ES) 2016/679</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00953091" w:rsidRPr="00A10281">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK</w:t>
       </w:r>
       <w:r w:rsidR="00953091" w:rsidRPr="00A10281">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00953091" w:rsidRPr="00A10281">
         <w:t>6. panta 1. punkta</w:t>
       </w:r>
       <w:r w:rsidR="00453416" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> c) un</w:t>
       </w:r>
       <w:r w:rsidR="00953091" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> e) apakšpunktu un 89. panta 1. un 2. punktu</w:t>
       </w:r>
       <w:r w:rsidR="00AB7715" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> normatīvajos aktos noteikto uzdevumu</w:t>
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> izpildei</w:t>
       </w:r>
       <w:r w:rsidR="00E67BC6" w:rsidRPr="00A10281">
         <w:t xml:space="preserve"> vai sabiedrības interesēs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70603B09" w14:textId="46B75970" w:rsidR="003931BD" w:rsidRPr="00C2402B" w:rsidRDefault="00E015E5" w:rsidP="00CF0D9F">
+    <w:p w14:paraId="70603B09" w14:textId="50803AEB" w:rsidR="003931BD" w:rsidRPr="00C2402B" w:rsidRDefault="00E015E5" w:rsidP="00CF0D9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10281">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vairāk par informācijas drošību un datu aizsardzību var atrast Pārvaldes mājaslapā:</w:t>
       </w:r>
-      <w:ins w:id="37" w:author="Gertrude Viksna" w:date="2025-06-06T11:11:00Z" w16du:dateUtc="2025-06-06T08:11:00Z">
-[...44 lines deleted...]
-        </w:r>
+      <w:r w:rsidR="007219D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="007219D8" w:rsidRPr="007219D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https:/</w:t>
+          <w:t>https://www.csp.gov.lv/lv/biezak-uzdotie-jautajumi-par-personas-datu-apstradi</w:t>
         </w:r>
-        <w:r w:rsidR="007219D8" w:rsidRPr="007219D8">
-[...36 lines deleted...]
-      </w:del>
+      </w:hyperlink>
       <w:r w:rsidRPr="00A10281">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003931BD" w:rsidRPr="00C2402B" w:rsidSect="00E27FF0">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
-    <mc:AlternateContent>
-[...76 lines deleted...]
-    </mc:AlternateContent>
+    <w:pict>
+      <v:shapetype w14:anchorId="1B30E58A" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="Picture 630365006" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:1in;height:70.8pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
+      </v:shape>
+    </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0301725D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7049062"/>
     <w:lvl w:ilvl="0" w:tplc="6592018C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="009999"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6335,58 +5947,50 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1530802196">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="574047520">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1923293301">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="130944035">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="735202384">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="310794890">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="482041076">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
-</file>
-[...6 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzQ1Nzc0NLA0MzUxtTRQ0lEKTi0uzszPAykwrAUAcJosnSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00BF799B"/>
     <w:rsid w:val="000072F7"/>
     <w:rsid w:val="000079A4"/>
@@ -6574,50 +6178,51 @@
     <w:rsid w:val="005A6147"/>
     <w:rsid w:val="005B0CCD"/>
     <w:rsid w:val="005B2510"/>
     <w:rsid w:val="005B71B4"/>
     <w:rsid w:val="005C2867"/>
     <w:rsid w:val="005C34C4"/>
     <w:rsid w:val="005C3F12"/>
     <w:rsid w:val="005C7232"/>
     <w:rsid w:val="005D5B45"/>
     <w:rsid w:val="005E19EE"/>
     <w:rsid w:val="005E6C2A"/>
     <w:rsid w:val="005F59DA"/>
     <w:rsid w:val="005F6A3D"/>
     <w:rsid w:val="006007DB"/>
     <w:rsid w:val="00614F40"/>
     <w:rsid w:val="00622D1C"/>
     <w:rsid w:val="00626E48"/>
     <w:rsid w:val="00632600"/>
     <w:rsid w:val="00634FC5"/>
     <w:rsid w:val="0063616B"/>
     <w:rsid w:val="006368C8"/>
     <w:rsid w:val="006424FC"/>
     <w:rsid w:val="0064675F"/>
     <w:rsid w:val="00654973"/>
     <w:rsid w:val="006556BA"/>
+    <w:rsid w:val="00660083"/>
     <w:rsid w:val="006609C4"/>
     <w:rsid w:val="006625B3"/>
     <w:rsid w:val="006626D0"/>
     <w:rsid w:val="006649FB"/>
     <w:rsid w:val="00667F6C"/>
     <w:rsid w:val="00673719"/>
     <w:rsid w:val="00677CC2"/>
     <w:rsid w:val="00682AE5"/>
     <w:rsid w:val="00690AE3"/>
     <w:rsid w:val="00692D22"/>
     <w:rsid w:val="006A3040"/>
     <w:rsid w:val="006A3371"/>
     <w:rsid w:val="006A7D59"/>
     <w:rsid w:val="006A7E50"/>
     <w:rsid w:val="006B6DF9"/>
     <w:rsid w:val="006C3304"/>
     <w:rsid w:val="006D0A60"/>
     <w:rsid w:val="006E3D9E"/>
     <w:rsid w:val="006E62D4"/>
     <w:rsid w:val="006E6A92"/>
     <w:rsid w:val="006F4727"/>
     <w:rsid w:val="006F5F0A"/>
     <w:rsid w:val="0070684F"/>
     <w:rsid w:val="0070687C"/>
     <w:rsid w:val="00710044"/>
@@ -6768,50 +6373,51 @@
     <w:rsid w:val="00BB0260"/>
     <w:rsid w:val="00BB0A22"/>
     <w:rsid w:val="00BB0AD0"/>
     <w:rsid w:val="00BB1C60"/>
     <w:rsid w:val="00BB1DE0"/>
     <w:rsid w:val="00BB699F"/>
     <w:rsid w:val="00BC271B"/>
     <w:rsid w:val="00BC482E"/>
     <w:rsid w:val="00BD060F"/>
     <w:rsid w:val="00BE0533"/>
     <w:rsid w:val="00BE0F3C"/>
     <w:rsid w:val="00BE2A55"/>
     <w:rsid w:val="00BF42FC"/>
     <w:rsid w:val="00BF5F08"/>
     <w:rsid w:val="00BF799B"/>
     <w:rsid w:val="00C12CDF"/>
     <w:rsid w:val="00C13E38"/>
     <w:rsid w:val="00C215BF"/>
     <w:rsid w:val="00C2402B"/>
     <w:rsid w:val="00C24C35"/>
     <w:rsid w:val="00C24CD3"/>
     <w:rsid w:val="00C33951"/>
     <w:rsid w:val="00C375F6"/>
     <w:rsid w:val="00C4010E"/>
     <w:rsid w:val="00C51C27"/>
+    <w:rsid w:val="00C60233"/>
     <w:rsid w:val="00C60FFE"/>
     <w:rsid w:val="00C6252D"/>
     <w:rsid w:val="00C71B34"/>
     <w:rsid w:val="00C723A5"/>
     <w:rsid w:val="00C74640"/>
     <w:rsid w:val="00C77FBD"/>
     <w:rsid w:val="00C83DD7"/>
     <w:rsid w:val="00C86A8B"/>
     <w:rsid w:val="00C9310D"/>
     <w:rsid w:val="00C941B2"/>
     <w:rsid w:val="00C96774"/>
     <w:rsid w:val="00CA0C46"/>
     <w:rsid w:val="00CA67B5"/>
     <w:rsid w:val="00CB2A49"/>
     <w:rsid w:val="00CB567C"/>
     <w:rsid w:val="00CC5AA1"/>
     <w:rsid w:val="00CD6491"/>
     <w:rsid w:val="00CF0D9F"/>
     <w:rsid w:val="00CF6881"/>
     <w:rsid w:val="00D01CA9"/>
     <w:rsid w:val="00D0379C"/>
     <w:rsid w:val="00D048E5"/>
     <w:rsid w:val="00D122BE"/>
     <w:rsid w:val="00D20956"/>
     <w:rsid w:val="00D24CD0"/>
@@ -6908,51 +6514,51 @@
     <w:rsid w:val="00FD26B8"/>
     <w:rsid w:val="00FE4BAF"/>
     <w:rsid w:val="00FE7115"/>
     <w:rsid w:val="00FF3307"/>
     <w:rsid w:val="00FF4243"/>
     <w:rsid w:val="00FF6ED0"/>
     <w:rsid w:val="00FF757A"/>
     <w:rsid w:val="00FF7C54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="22C130D2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9D55286E-2993-4C02-8A0C-3330C2399557}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -7864,55 +7470,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1828127182">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32018L2001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/energy/database" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/statistikas-programma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/noz/energetika/tabulas/enb060-energobilance-tj-tuksttoe-nace-2-red?themeCode=EN" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32016R0679" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/287576-oficialas-statistikas-veidlapu-paraugu-apstiprinasanas-un-veidlapu-aizpildisanas-un-iesniegsanas-noteikumi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irena.org/Statistics" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32018L2001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/274749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://em.gov.lv/lv/nozares_politika/nacionalais_energetikas_un_klimata_plans/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32018L2001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/energy/database" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iea.org/areas-of-work/data-and-statistics" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/statistikas-programma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/noz/energetika/tabulas/enb060-energobilance-tj-tuksttoe-nace-2-red?themeCode=EN" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irena.org/Statistics" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kem.gov.lv/lv/darbibas-jomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/biezak-uzdotie-jautajumi-par-personas-datu-apstradi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/287576-oficialas-statistikas-veidlapu-paraugu-apstiprinasanas-un-veidlapu-aizpildisanas-un-iesniegsanas-noteikumi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mk.gov.lv/lv/latvijas-nacionalais-attistibas-plans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32018L2001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32016R0679" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/274749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://em.gov.lv/lv/nozares_politika/nacionalais_energetikas_un_klimata_plans/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8184,73 +7790,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA704E3F-B82F-4546-A08D-12BF64425745}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>4435</Words>
-  <Characters>2528</Characters>
+  <Words>4151</Words>
+  <Characters>2367</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>19</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6950</CharactersWithSpaces>
+  <CharactersWithSpaces>6505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ramona Skakunova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>