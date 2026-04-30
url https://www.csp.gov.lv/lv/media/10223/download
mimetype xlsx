--- v0 (2026-01-18)
+++ v1 (2026-04-30)
@@ -1,89 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\izemeskalna\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97D5F158-1B49-499A-8A19-12F85954AAC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48AA8485-68E5-4A5F-9BE2-CE82C5FB833D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C917B191-51D2-4C71-A648-B427184A09AC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C917B191-51D2-4C71-A648-B427184A09AC}"/>
   </bookViews>
   <sheets>
     <sheet name="tabula" sheetId="1" r:id="rId1"/>
     <sheet name="izvelnes" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="64">
   <si>
     <t>Informācija par ārvalstu komandējumu izdevumiem</t>
   </si>
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <t>Amata nosaukums</t>
   </si>
   <si>
     <t>Mēnesis</t>
   </si>
   <si>
     <t>Dienu skaits</t>
   </si>
   <si>
     <t>Valsts, pilsēta</t>
   </si>
   <si>
     <t>Aviobiļešu klase</t>
   </si>
   <si>
     <t>Dalība Apvienoto Nāciju Organizācijas (ANO) sanāksmē</t>
   </si>
   <si>
@@ -143,608 +142,367 @@
   <si>
     <t>Ārvalstu finanšu palīdzības līdzekļi</t>
   </si>
   <si>
     <t>Eiropas Savienības finanšu instrumenti</t>
   </si>
   <si>
     <t>Eiropas Savienības institūcijas finansējums</t>
   </si>
   <si>
     <t>Eiropas Savienības Padomes finansējums</t>
   </si>
   <si>
     <t>Starptautiskās institūcijas finansējums</t>
   </si>
   <si>
     <t>Starptautisko projektu finanšu līdzekļi</t>
   </si>
   <si>
     <t>Uzņemošās puses finansējums</t>
   </si>
   <si>
     <t>Valsts pamatbudžets</t>
   </si>
   <si>
+    <t>Dalība Eiropas Komisijas komitejas sanāksmē</t>
+  </si>
+  <si>
+    <t>departamenta direktora vietnieks</t>
+  </si>
+  <si>
+    <t>Janvāris</t>
+  </si>
+  <si>
+    <t>Luksemburga</t>
+  </si>
+  <si>
+    <t>Februāris</t>
+  </si>
+  <si>
+    <t>vecākais eksperts</t>
+  </si>
+  <si>
+    <t>Marts</t>
+  </si>
+  <si>
+    <t>priekšnieka vietnieks</t>
+  </si>
+  <si>
+    <t>ASV, Ņujorka</t>
+  </si>
+  <si>
+    <t>priekšnieks</t>
+  </si>
+  <si>
+    <t>eksperts</t>
+  </si>
+  <si>
+    <t>Šveice, Ženēva</t>
+  </si>
+  <si>
     <t>daļas vadītājs</t>
   </si>
   <si>
-    <t>departamenta direktora vietnieks</t>
-[...4 lines deleted...]
-  <si>
     <t>Francija, Parīze</t>
   </si>
   <si>
-    <t>Dalība Eiropas Komisijas komitejas sanāksmē</t>
-[...8 lines deleted...]
-    <t>vecākais eksperts</t>
+    <t>statistikas matemātiķis</t>
+  </si>
+  <si>
+    <t>programmētājs</t>
+  </si>
+  <si>
+    <t>Beļģija, Brisele</t>
   </si>
   <si>
     <t>departamenta direktors</t>
   </si>
   <si>
-    <t>Beļģija, Brisele</t>
+    <t>ASV, Vašingtona</t>
   </si>
   <si>
     <t>Valsts pamatbudžets, Citu Eiropas Savienības politiku instrumentu projektu un pasākumu īstenošana</t>
   </si>
   <si>
-    <t>sistēmanalītiķis</t>
-[...68 lines deleted...]
-    <t xml:space="preserve">* Neattiecas </t>
+    <t>Eiropas Savienības institūcijas finansējums, Valsts pamatbudžets</t>
   </si>
   <si>
     <t>Ekonomiskā</t>
-  </si>
-[...7 lines deleted...]
-    <t>** Citas puses finansējums; apmērs nav zināms</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Komandējuma mērķis 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="11"/>
+        <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <charset val="186"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(izvēlas no saraksta, ja nav – ieraksta)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Finansējuma avots 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="11"/>
+        <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <charset val="186"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(izvēlas no saraksta, ja nav – ieraksta)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Izdevumi par viesnīcu (naktsmītni), </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="11"/>
+        <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <charset val="186"/>
-[...17 lines deleted...]
-        <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dienas nauda, </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="11"/>
+        <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <charset val="186"/>
-        <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Citi komandējuma izdevumi, </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="11"/>
+        <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
-        <charset val="186"/>
-        <scheme val="minor"/>
+      </rPr>
+      <t>summa</t>
+    </r>
+  </si>
+  <si>
+    <t>* Citas puses firnansējums, apmērs nav zināms</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> * </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Izdevumi par aviobiļetēm,  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <charset val="186"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <charset val="186"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="14">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...141 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -1018,2276 +776,1007 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F8A15C8-AE04-4F5A-A333-99BF8E0EC9E4}">
-  <dimension ref="A1:M54"/>
+  <dimension ref="A2:L22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="R4" sqref="R4"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J4" sqref="J4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="29.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="31.42578125" customWidth="1"/>
+    <col min="2" max="2" width="29.44140625" customWidth="1"/>
+    <col min="3" max="3" width="13.88671875" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" customWidth="1"/>
+    <col min="6" max="6" width="33.88671875" customWidth="1"/>
+    <col min="7" max="7" width="34" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
-    <col min="9" max="9" width="11.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="13.5703125" customWidth="1"/>
+    <col min="9" max="9" width="13.77734375" customWidth="1"/>
+    <col min="10" max="10" width="15.88671875" customWidth="1"/>
+    <col min="11" max="11" width="10.5546875" customWidth="1"/>
+    <col min="12" max="12" width="13.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A2" s="21" t="s">
+    <row r="2" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="21"/>
-[...28 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+    </row>
+    <row r="4" spans="1:12" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="6" t="s">
-[...11 lines deleted...]
-      <c r="J4" s="7" t="s">
+      <c r="F4" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="J4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A5" s="22">
+      <c r="K4" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="6">
         <v>1</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="7">
+        <v>4</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H5" s="8">
+        <v>378.69</v>
+      </c>
+      <c r="I5" s="8">
+        <v>468.33</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K5" s="8">
+        <v>240</v>
+      </c>
+      <c r="L5" s="8">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="6">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" s="7">
+        <v>5</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="8">
+        <v>504</v>
+      </c>
+      <c r="I6" s="8">
+        <v>515</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" s="8">
+        <v>300</v>
+      </c>
+      <c r="L6" s="8">
+        <v>30.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="7">
+        <v>4</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="8">
+        <v>645</v>
+      </c>
+      <c r="I7" s="8">
+        <v>673.26</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="8">
+        <v>240</v>
+      </c>
+      <c r="L7" s="8">
+        <v>27.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="6">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="7">
+        <v>4</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" s="8">
+        <v>359.1</v>
+      </c>
+      <c r="I8" s="8">
+        <v>691.22</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" s="8">
+        <v>240</v>
+      </c>
+      <c r="L8" s="8">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="6">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="7">
+        <v>8</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="8">
+        <v>1080</v>
+      </c>
+      <c r="I9" s="8">
+        <v>1469.64</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="8">
+        <v>480</v>
+      </c>
+      <c r="L9" s="8">
+        <v>165.56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="6">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="8">
+        <v>633</v>
+      </c>
+      <c r="I10" s="8">
+        <v>504.72</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K10" s="8">
+        <v>240</v>
+      </c>
+      <c r="L10" s="8">
+        <v>158.58000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="6">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="7">
+        <v>4</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" s="8">
+        <v>612</v>
+      </c>
+      <c r="I11" s="8">
+        <v>452.52</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" s="8">
+        <v>240</v>
+      </c>
+      <c r="L11" s="8">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="6">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="7">
+        <v>4</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" s="8">
+        <v>621.57000000000005</v>
+      </c>
+      <c r="I12" s="8">
+        <v>386.33</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K12" s="8">
+        <v>240</v>
+      </c>
+      <c r="L12" s="8">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="6">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="C13" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H13" s="8">
+        <v>324</v>
+      </c>
+      <c r="I13" s="8">
+        <v>565.9</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K13" s="8">
+        <v>180</v>
+      </c>
+      <c r="L13" s="8">
+        <v>33.89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="6">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="7">
+        <v>3</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" s="8">
+        <v>260</v>
+      </c>
+      <c r="I14" s="8">
+        <v>478.57</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K14" s="8">
+        <v>180</v>
+      </c>
+      <c r="L14" s="8">
+        <v>80.900000000000006</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="6">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="7">
+        <v>4</v>
+      </c>
+      <c r="E15" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="D5" s="11">
-[...2 lines deleted...]
-      <c r="E5" s="10" t="s">
+      <c r="F15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="8">
+        <v>480</v>
+      </c>
+      <c r="I15" s="8">
+        <v>450.86</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K15" s="8">
+        <v>240</v>
+      </c>
+      <c r="L15" s="8">
+        <v>86.29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="6">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="7">
+        <v>4</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H16" s="8">
+        <v>333</v>
+      </c>
+      <c r="I16" s="8">
+        <v>508.2</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K16" s="8">
+        <v>240</v>
+      </c>
+      <c r="L16" s="8">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A17" s="6">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="C17" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" s="8">
+        <v>314.60000000000002</v>
+      </c>
+      <c r="I17" s="8">
+        <v>338.56</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K17" s="8">
+        <v>180</v>
+      </c>
+      <c r="L17" s="8">
+        <v>12.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A18" s="6">
+        <v>14</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H18" s="8">
+        <v>208.8</v>
+      </c>
+      <c r="I18" s="8">
+        <v>485.71</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K18" s="8">
+        <v>180</v>
+      </c>
+      <c r="L18" s="8">
+        <v>40.19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="6">
+        <v>15</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="G19" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="H5" s="23">
-[...17 lines deleted...]
-      <c r="A6" s="12">
+      <c r="H19" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K19" s="8">
+        <v>120</v>
+      </c>
+      <c r="L19" s="8">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="6">
+        <v>16</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="7">
+        <v>9</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K20" s="8">
+        <v>120</v>
+      </c>
+      <c r="L20" s="8"/>
+    </row>
+    <row r="21" spans="1:12" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="6">
+        <v>17</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" s="7">
         <v>2</v>
       </c>
-      <c r="B6" s="10" t="s">
-[...47 lines deleted...]
-      <c r="E7" s="10" t="s">
+      <c r="E21" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="F7" s="26" t="s">
-[...248 lines deleted...]
-      <c r="K13" s="28">
+      <c r="F21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="H21" s="8">
+        <v>379.3</v>
+      </c>
+      <c r="I21" s="8">
+        <v>545.95000000000005</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K21" s="8">
         <v>120</v>
       </c>
-      <c r="L13" s="29">
-[...671 lines deleted...]
-      <c r="B31" s="14" t="s">
+      <c r="L21" s="8">
+        <v>42.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B22" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="C31" s="13" t="s">
-[...874 lines deleted...]
-      <c r="M54" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:C52" xr:uid="{467DB44E-B7E0-4594-A962-D32E714E9862}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:C21" xr:uid="{467DB44E-B7E0-4594-A962-D32E714E9862}">
       <formula1>"Janvāris,Februāris,Marts,Aprīlis,Maijs,Jūnijs,Jūlijs,Augusts,Septembris,Oktobris,Novembris,Decembris"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J52" xr:uid="{7D1D798B-3DA3-4F96-9A35-8CD4953B5A32}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J21" xr:uid="{7D1D798B-3DA3-4F96-9A35-8CD4953B5A32}">
       <formula1>"Biznesa,Ekonomiskā"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{BD4CD33A-AE08-4A06-A254-8C9D71378B89}">
           <x14:formula1>
             <xm:f>izvelnes!$A$1:$A$19</xm:f>
           </x14:formula1>
-          <xm:sqref>F5:F52</xm:sqref>
+          <xm:sqref>F5:F21</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{4B2742D3-7A14-49A5-B02B-2C82D634257E}">
           <x14:formula1>
             <xm:f>izvelnes!$A$30:$A$37</xm:f>
           </x14:formula1>
-          <xm:sqref>G5:G52</xm:sqref>
+          <xm:sqref>G5:G21</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60818220-D13D-4B26-94D6-722EF5735D28}">
   <dimension ref="A1:A37"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:A20"/>
+    <sheetView topLeftCell="A13" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="70.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="70.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A17" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A18" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A30:A37">
     <sortCondition ref="A30:A37"/>
   </sortState>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A20" xr:uid="{F12A14F7-B260-444E-A91E-6B03F1C15A22}">
       <formula1>$A$1:$A$19</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="feb29a3c-6656-49ab-8ae3-cae19fda929b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100DCE3066616A28641A34EF908D789A083" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="c4fcf84e6278ede6abfe2f253632124c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="feb29a3c-6656-49ab-8ae3-cae19fda929b" xmlns:ns4="51d09a9e-f8a8-4666-9e24-5219cac8742e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe871bf041af6d88229c8f8948d52539" ns3:_="" ns4:_="">
     <xsd:import namespace="feb29a3c-6656-49ab-8ae3-cae19fda929b"/>
     <xsd:import namespace="51d09a9e-f8a8-4666-9e24-5219cac8742e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3464,107 +1953,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD9BC023-4345-44AD-97B1-9C07F765542A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2D51F00-5C9C-436F-BA15-FF4F66032158}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="51d09a9e-f8a8-4666-9e24-5219cac8742e"/>
+    <ds:schemaRef ds:uri="feb29a3c-6656-49ab-8ae3-cae19fda929b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{591CBAE9-FAC1-4608-8B44-08F167623B26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="feb29a3c-6656-49ab-8ae3-cae19fda929b"/>
     <ds:schemaRef ds:uri="51d09a9e-f8a8-4666-9e24-5219cac8742e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>tabula</vt:lpstr>
       <vt:lpstr>izvelnes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>