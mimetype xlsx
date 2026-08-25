--- v1 (2026-04-30)
+++ v2 (2026-08-25)
@@ -1,88 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\izemeskalna\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48AA8485-68E5-4A5F-9BE2-CE82C5FB833D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C124631C-E9B0-4ADF-BE37-10E72CB24E32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C917B191-51D2-4C71-A648-B427184A09AC}"/>
   </bookViews>
   <sheets>
     <sheet name="tabula" sheetId="1" r:id="rId1"/>
     <sheet name="izvelnes" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="70">
   <si>
     <t>Informācija par ārvalstu komandējumu izdevumiem</t>
   </si>
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <t>Amata nosaukums</t>
   </si>
   <si>
     <t>Mēnesis</t>
   </si>
   <si>
     <t>Dienu skaits</t>
   </si>
   <si>
     <t>Valsts, pilsēta</t>
   </si>
   <si>
     <t>Aviobiļešu klase</t>
   </si>
   <si>
     <t>Dalība Apvienoto Nāciju Organizācijas (ANO) sanāksmē</t>
   </si>
   <si>
@@ -145,365 +146,369 @@
   <si>
     <t>Eiropas Savienības finanšu instrumenti</t>
   </si>
   <si>
     <t>Eiropas Savienības institūcijas finansējums</t>
   </si>
   <si>
     <t>Eiropas Savienības Padomes finansējums</t>
   </si>
   <si>
     <t>Starptautiskās institūcijas finansējums</t>
   </si>
   <si>
     <t>Starptautisko projektu finanšu līdzekļi</t>
   </si>
   <si>
     <t>Uzņemošās puses finansējums</t>
   </si>
   <si>
     <t>Valsts pamatbudžets</t>
   </si>
   <si>
     <t>Dalība Eiropas Komisijas komitejas sanāksmē</t>
   </si>
   <si>
+    <t>Luksemburga</t>
+  </si>
+  <si>
+    <t>vecākais eksperts</t>
+  </si>
+  <si>
+    <t>Aprīlis</t>
+  </si>
+  <si>
+    <t>Lietuva, Viļņa</t>
+  </si>
+  <si>
+    <t>priekšnieka vietnieks</t>
+  </si>
+  <si>
     <t>departamenta direktora vietnieks</t>
   </si>
   <si>
-    <t>Janvāris</t>
-[...20 lines deleted...]
-    <t>priekšnieks</t>
+    <t>Francija, Parīze</t>
+  </si>
+  <si>
+    <t>daļas vadītājs</t>
+  </si>
+  <si>
+    <t>Maijs</t>
+  </si>
+  <si>
+    <t>Šveice, Ženēva</t>
+  </si>
+  <si>
+    <t>programmētājs</t>
+  </si>
+  <si>
+    <t>Itālija, Roma</t>
   </si>
   <si>
     <t>eksperts</t>
   </si>
   <si>
-    <t>Šveice, Ženēva</t>
-[...14 lines deleted...]
-    <t>Beļģija, Brisele</t>
+    <t>Jūnijs</t>
   </si>
   <si>
     <t>departamenta direktors</t>
   </si>
   <si>
-    <t>ASV, Vašingtona</t>
-[...5 lines deleted...]
-    <t>Eiropas Savienības institūcijas finansējums, Valsts pamatbudžets</t>
+    <t>Vācija, Frankfurte</t>
+  </si>
+  <si>
+    <t>Beļgija, Brisele</t>
+  </si>
+  <si>
+    <t>Nīderlande, Hāga</t>
+  </si>
+  <si>
+    <t>Igaunija, Tallina</t>
+  </si>
+  <si>
+    <t>informācijas drošības vadītājs</t>
+  </si>
+  <si>
+    <t>Horvātija, Šibenika</t>
+  </si>
+  <si>
+    <t>Jūlijs</t>
+  </si>
+  <si>
+    <t>daļas vadītāja vietnieks</t>
+  </si>
+  <si>
+    <t>Lielbritānija, Londona</t>
+  </si>
+  <si>
+    <t>Valsts pamatbudžets, Eiropas Savienības institūcijas finansējums</t>
   </si>
   <si>
     <t>Ekonomiskā</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* </t>
+  </si>
+  <si>
+    <t>*</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Komandējuma mērķis 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>(izvēlas no saraksta, ja nav – ieraksta)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Finansējuma avots 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>(izvēlas no saraksta, ja nav – ieraksta)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Izdevumi par viesnīcu (naktsmītni), </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Izdevumi par aviobiļetēm, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>summa</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Dienas nauda, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Citi komandējuma izdevumi, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
-    <t>* Citas puses firnansējums, apmērs nav zināms</t>
-[...17 lines deleted...]
-    </r>
+    <t>* Citas puses finansējums, apmērs nav zināms</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -776,818 +781,2052 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F8A15C8-AE04-4F5A-A333-99BF8E0EC9E4}">
-  <dimension ref="A2:L22"/>
+  <dimension ref="A1:M53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J4" sqref="J4"/>
+      <pane ySplit="4" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="29.44140625" customWidth="1"/>
     <col min="3" max="3" width="13.88671875" customWidth="1"/>
-    <col min="5" max="5" width="16.44140625" customWidth="1"/>
+    <col min="5" max="5" width="18.44140625" customWidth="1"/>
     <col min="6" max="6" width="33.88671875" customWidth="1"/>
     <col min="7" max="7" width="34" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
-    <col min="9" max="9" width="13.77734375" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" customWidth="1"/>
     <col min="10" max="10" width="15.88671875" customWidth="1"/>
     <col min="11" max="11" width="10.5546875" customWidth="1"/>
     <col min="12" max="12" width="13.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" ht="18" x14ac:dyDescent="0.35">
-      <c r="A2" s="10" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="10"/>
-[...11 lines deleted...]
-    <row r="4" spans="1:12" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="L2" s="9"/>
+      <c r="M2" s="4"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" ht="57" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="M4" s="4"/>
+    </row>
+    <row r="5" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="7">
+        <v>1</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" s="6">
+        <v>4</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="L4" s="5" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H5" s="8">
-        <v>378.69</v>
+        <v>647.1</v>
       </c>
       <c r="I5" s="8">
-        <v>468.33</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>381.56</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K5" s="8">
         <v>240</v>
       </c>
       <c r="L5" s="8">
-        <v>13.2</v>
-[...3 lines deleted...]
-      <c r="A6" s="6">
+        <v>39.5</v>
+      </c>
+      <c r="M5" s="4"/>
+    </row>
+    <row r="6" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A6" s="7">
         <v>2</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="6">
+        <v>2</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I6" s="8">
+        <v>57</v>
+      </c>
+      <c r="J6" s="7"/>
+      <c r="K6" s="8">
+        <v>60</v>
+      </c>
+      <c r="L6" s="8">
+        <v>26.9</v>
+      </c>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="7">
-[...2 lines deleted...]
-      <c r="E6" s="7" t="s">
+      <c r="C7" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="D7" s="6">
+        <v>4</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="6" t="s">
-[...38 lines deleted...]
-        <v>54</v>
+      <c r="G7" s="7" t="s">
+        <v>59</v>
       </c>
       <c r="H7" s="8">
-        <v>645</v>
+        <v>370.8</v>
       </c>
       <c r="I7" s="8">
-        <v>673.26</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>411.91</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K7" s="8">
         <v>240</v>
       </c>
       <c r="L7" s="8">
-        <v>27.7</v>
-[...3 lines deleted...]
-      <c r="A8" s="6">
+        <v>64.86</v>
+      </c>
+      <c r="M7" s="4"/>
+    </row>
+    <row r="8" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="7">
         <v>4</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="6">
         <v>4</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="6" t="s">
+      <c r="E8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="6" t="s">
-        <v>54</v>
+      <c r="G8" s="7" t="s">
+        <v>59</v>
       </c>
       <c r="H8" s="8">
-        <v>359.1</v>
+        <v>595</v>
       </c>
       <c r="I8" s="8">
-        <v>691.22</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>527.48</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K8" s="8">
         <v>240</v>
       </c>
       <c r="L8" s="8">
-        <v>22.5</v>
-[...3 lines deleted...]
-      <c r="A9" s="6">
+        <v>13.2</v>
+      </c>
+      <c r="M8" s="4"/>
+    </row>
+    <row r="9" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="7">
         <v>5</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="6">
+        <v>3</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7">
+      <c r="F9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="8">
+        <v>269.58</v>
+      </c>
+      <c r="I9" s="8">
+        <v>482.49</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="8">
+        <v>180</v>
+      </c>
+      <c r="L9" s="8">
+        <v>48.55</v>
+      </c>
+      <c r="M9" s="4"/>
+    </row>
+    <row r="10" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="6">
+        <v>3</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="6" t="s">
+      <c r="G10" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H10" s="8">
+        <v>327.8</v>
+      </c>
+      <c r="I10" s="8">
+        <v>450.42</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K10" s="8">
+        <v>180</v>
+      </c>
+      <c r="L10" s="8">
+        <v>9.9</v>
+      </c>
+      <c r="M10" s="4"/>
+    </row>
+    <row r="11" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A11" s="7">
         <v>7</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="B11" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="6">
+        <v>4</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="H9" s="8">
-[...74 lines deleted...]
-      </c>
       <c r="H11" s="8">
-        <v>612</v>
+        <v>821.8</v>
       </c>
       <c r="I11" s="8">
-        <v>452.52</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>432.12</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K11" s="8">
         <v>240</v>
       </c>
       <c r="L11" s="8">
-        <v>13.2</v>
-[...3 lines deleted...]
-      <c r="A12" s="6">
+        <v>55.49</v>
+      </c>
+      <c r="M11" s="4"/>
+    </row>
+    <row r="12" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="7">
         <v>8</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="6">
         <v>4</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="6" t="s">
+      <c r="E12" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="8">
-        <v>621.57000000000005</v>
+        <v>595.85</v>
       </c>
       <c r="I12" s="8">
-        <v>386.33</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>523.20000000000005</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K12" s="8">
         <v>240</v>
       </c>
       <c r="L12" s="8">
-        <v>13.2</v>
-[...3 lines deleted...]
-      <c r="A13" s="6">
+        <v>73.38</v>
+      </c>
+      <c r="M12" s="4"/>
+    </row>
+    <row r="13" spans="1:13" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7">
         <v>9</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="6">
+        <v>5</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...8 lines deleted...]
-      <c r="F13" s="6" t="s">
+      <c r="F13" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" s="8">
+        <v>461.52</v>
+      </c>
+      <c r="I13" s="8">
+        <v>510.68</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="8">
+        <v>300</v>
+      </c>
+      <c r="L13" s="8">
+        <v>48.7</v>
+      </c>
+      <c r="M13" s="4"/>
+    </row>
+    <row r="14" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="6">
+        <v>5</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H14" s="8">
+        <v>461.52</v>
+      </c>
+      <c r="I14" s="8">
+        <v>510.68</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K14" s="8">
+        <v>300</v>
+      </c>
+      <c r="L14" s="8">
+        <v>56.11</v>
+      </c>
+      <c r="M14" s="4"/>
+    </row>
+    <row r="15" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="6">
+        <v>4</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...76 lines deleted...]
-        <v>31</v>
+      <c r="G15" s="7" t="s">
+        <v>59</v>
       </c>
       <c r="H15" s="8">
-        <v>480</v>
+        <v>413.58</v>
       </c>
       <c r="I15" s="8">
-        <v>450.86</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>462.13</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K15" s="8">
         <v>240</v>
       </c>
       <c r="L15" s="8">
-        <v>86.29</v>
-[...3 lines deleted...]
-      <c r="A16" s="6">
+        <v>31.9</v>
+      </c>
+      <c r="M15" s="4"/>
+    </row>
+    <row r="16" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="7">
         <v>12</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="6">
+        <v>4</v>
+      </c>
+      <c r="E16" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="6" t="s">
+      <c r="F16" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="6" t="s">
-        <v>54</v>
+      <c r="G16" s="7" t="s">
+        <v>59</v>
       </c>
       <c r="H16" s="8">
-        <v>333</v>
+        <v>585</v>
       </c>
       <c r="I16" s="8">
-        <v>508.2</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>564.5</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K16" s="8">
         <v>240</v>
       </c>
       <c r="L16" s="8">
         <v>13.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="6">
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="7">
         <v>13</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="6">
         <v>3</v>
       </c>
-      <c r="E17" s="7" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E17" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>59</v>
       </c>
       <c r="H17" s="8">
-        <v>314.60000000000002</v>
+        <v>354</v>
       </c>
       <c r="I17" s="8">
-        <v>338.56</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>423.72</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K17" s="8">
         <v>180</v>
       </c>
       <c r="L17" s="8">
-        <v>12.9</v>
-[...3 lines deleted...]
-      <c r="A18" s="6">
+        <v>42.8</v>
+      </c>
+      <c r="M17" s="4"/>
+    </row>
+    <row r="18" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A18" s="7">
         <v>14</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="6">
+        <v>4</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="8">
+        <v>489</v>
+      </c>
+      <c r="I18" s="8">
+        <v>598.5</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K18" s="8">
+        <v>240</v>
+      </c>
+      <c r="L18" s="8">
+        <v>13.2</v>
+      </c>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A19" s="7">
+        <v>15</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="7">
+      <c r="C19" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="6">
         <v>4</v>
       </c>
-      <c r="E18" s="7" t="s">
-[...25 lines deleted...]
-      <c r="A19" s="6">
+      <c r="E19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="7" t="s">
-[...14 lines deleted...]
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="H19" s="9" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H19" s="8">
+        <v>253.86</v>
+      </c>
+      <c r="I19" s="8">
+        <v>63</v>
+      </c>
+      <c r="J19" s="7"/>
       <c r="K19" s="8">
         <v>120</v>
       </c>
       <c r="L19" s="8">
-        <v>16.8</v>
-[...3 lines deleted...]
-      <c r="A20" s="6">
+        <v>611</v>
+      </c>
+      <c r="M19" s="4"/>
+    </row>
+    <row r="20" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="7">
         <v>16</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="6">
+        <v>3</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H20" s="8">
+        <v>409.7</v>
+      </c>
+      <c r="I20" s="8">
+        <v>574.16</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K20" s="8">
+        <v>180</v>
+      </c>
+      <c r="L20" s="8">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7">
+        <v>17</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="6">
+        <v>3</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" s="8">
+        <v>414</v>
+      </c>
+      <c r="I21" s="8">
+        <v>462.13</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K21" s="8">
+        <v>150</v>
+      </c>
+      <c r="L21" s="8">
+        <v>30.3</v>
+      </c>
+      <c r="M21" s="4"/>
+    </row>
+    <row r="22" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="7">
+        <v>18</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="6">
+        <v>3</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H22" s="8">
+        <v>308</v>
+      </c>
+      <c r="I22" s="8">
+        <v>524.48</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K22" s="8">
+        <v>180</v>
+      </c>
+      <c r="L22" s="8">
+        <v>64.510000000000005</v>
+      </c>
+      <c r="M22" s="4"/>
+    </row>
+    <row r="23" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="7">
+        <v>19</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="6">
+        <v>4</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H23" s="8">
+        <v>668.7</v>
+      </c>
+      <c r="I23" s="8">
+        <v>649.52</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K23" s="8">
+        <v>240</v>
+      </c>
+      <c r="L23" s="8">
+        <v>32.659999999999997</v>
+      </c>
+      <c r="M23" s="4"/>
+    </row>
+    <row r="24" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="7">
+        <v>20</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" s="6">
+        <v>3</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" s="8">
+        <v>465.8</v>
+      </c>
+      <c r="I24" s="8">
+        <v>526.02</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K24" s="8">
+        <v>180</v>
+      </c>
+      <c r="L24" s="8">
+        <v>163.19999999999999</v>
+      </c>
+      <c r="M24" s="4"/>
+    </row>
+    <row r="25" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A25" s="7">
+        <v>21</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="6">
+        <v>3</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H25" s="8">
+        <v>465.8</v>
+      </c>
+      <c r="I25" s="8">
+        <v>490.02</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K25" s="8">
+        <v>180</v>
+      </c>
+      <c r="L25" s="8">
+        <v>37.19</v>
+      </c>
+      <c r="M25" s="4"/>
+    </row>
+    <row r="26" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A26" s="7">
+        <v>22</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="6">
+        <v>3</v>
+      </c>
+      <c r="E26" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C20" s="7" t="s">
+      <c r="F26" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H26" s="8">
+        <v>288.39999999999998</v>
+      </c>
+      <c r="I26" s="8">
+        <v>444.22</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K26" s="8">
+        <v>180</v>
+      </c>
+      <c r="L26" s="8">
+        <v>30.4</v>
+      </c>
+      <c r="M26" s="4"/>
+    </row>
+    <row r="27" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A27" s="7">
+        <v>23</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="6">
+        <v>3</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="8">
+        <v>309.39999999999998</v>
+      </c>
+      <c r="I27" s="8">
+        <v>501.4</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K27" s="8">
+        <v>180</v>
+      </c>
+      <c r="L27" s="8">
+        <v>32.68</v>
+      </c>
+      <c r="M27" s="4"/>
+    </row>
+    <row r="28" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="7">
+        <v>24</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D28" s="6">
+        <v>3</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H28" s="8">
+        <v>306.39999999999998</v>
+      </c>
+      <c r="I28" s="8">
+        <v>501.4</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K28" s="8">
+        <v>180</v>
+      </c>
+      <c r="L28" s="8">
+        <v>101.16</v>
+      </c>
+      <c r="M28" s="4"/>
+    </row>
+    <row r="29" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="7">
+        <v>25</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="6">
+        <v>2</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H29" s="8">
+        <v>107.6</v>
+      </c>
+      <c r="I29" s="8">
+        <v>50</v>
+      </c>
+      <c r="J29" s="7"/>
+      <c r="K29" s="8">
+        <v>80</v>
+      </c>
+      <c r="L29" s="8">
+        <v>5.2</v>
+      </c>
+      <c r="M29" s="4"/>
+    </row>
+    <row r="30" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="7">
+        <v>26</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="6">
+        <v>3</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H30" s="8">
+        <v>397</v>
+      </c>
+      <c r="I30" s="8">
+        <v>410.84</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K30" s="8">
+        <v>180</v>
+      </c>
+      <c r="L30" s="8">
+        <v>34.19</v>
+      </c>
+      <c r="M30" s="4"/>
+    </row>
+    <row r="31" spans="1:13" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7">
+        <v>27</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="6">
+        <v>3</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" s="8">
+        <v>190.99</v>
+      </c>
+      <c r="I31" s="8">
+        <v>65</v>
+      </c>
+      <c r="J31" s="7"/>
+      <c r="K31" s="8">
+        <v>120</v>
+      </c>
+      <c r="L31" s="8">
+        <v>6.8</v>
+      </c>
+      <c r="M31" s="4"/>
+    </row>
+    <row r="32" spans="1:13" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="7">
+        <v>28</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D32" s="6">
+        <v>5</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="8">
+        <v>701</v>
+      </c>
+      <c r="I32" s="8">
+        <v>558.74</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K32" s="8">
+        <v>300</v>
+      </c>
+      <c r="L32" s="8">
+        <v>16.5</v>
+      </c>
+      <c r="M32" s="4"/>
+    </row>
+    <row r="33" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A33" s="7">
+        <v>29</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" s="6">
+        <v>3</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" s="8">
+        <v>414</v>
+      </c>
+      <c r="I33" s="8">
+        <v>487.01</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K33" s="8">
+        <v>180</v>
+      </c>
+      <c r="L33" s="8">
+        <v>12.9</v>
+      </c>
+      <c r="M33" s="4"/>
+    </row>
+    <row r="34" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A34" s="7">
+        <v>30</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D34" s="6">
+        <v>4</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H34" s="8">
+        <v>647.41999999999996</v>
+      </c>
+      <c r="I34" s="8">
+        <v>416.21</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K34" s="8">
+        <v>240</v>
+      </c>
+      <c r="L34" s="8">
+        <v>41.1</v>
+      </c>
+      <c r="M34" s="4"/>
+    </row>
+    <row r="35" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A35" s="7">
+        <v>31</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D35" s="6">
+        <v>5</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35" s="8">
+        <v>609.85</v>
+      </c>
+      <c r="I35" s="8">
+        <v>521.51</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K35" s="8">
+        <v>200</v>
+      </c>
+      <c r="L35" s="8">
+        <v>667.35</v>
+      </c>
+      <c r="M35" s="4"/>
+    </row>
+    <row r="36" spans="1:13" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7">
+        <v>32</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="6">
+        <v>5</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H36" s="8">
+        <v>609.85</v>
+      </c>
+      <c r="I36" s="8">
+        <v>546.51</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K36" s="8">
+        <v>200</v>
+      </c>
+      <c r="L36" s="8">
+        <v>416.5</v>
+      </c>
+      <c r="M36" s="4"/>
+    </row>
+    <row r="37" spans="1:13" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7">
+        <v>33</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D37" s="6">
+        <v>3</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H37" s="8">
+        <v>173.7</v>
+      </c>
+      <c r="I37" s="8">
+        <v>36</v>
+      </c>
+      <c r="J37" s="7"/>
+      <c r="K37" s="8">
+        <v>120</v>
+      </c>
+      <c r="L37" s="8">
+        <v>4.8</v>
+      </c>
+      <c r="M37" s="4"/>
+    </row>
+    <row r="38" spans="1:13" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A38" s="7">
+        <v>34</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D38" s="6">
+        <v>3</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H38" s="8">
+        <v>173.7</v>
+      </c>
+      <c r="I38" s="8">
+        <v>36</v>
+      </c>
+      <c r="J38" s="7"/>
+      <c r="K38" s="8">
+        <v>120</v>
+      </c>
+      <c r="L38" s="8">
+        <v>6.8</v>
+      </c>
+      <c r="M38" s="4"/>
+    </row>
+    <row r="39" spans="1:13" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="7">
+        <v>35</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D39" s="6">
+        <v>3</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H39" s="8">
+        <v>173.7</v>
+      </c>
+      <c r="I39" s="8">
+        <v>36</v>
+      </c>
+      <c r="J39" s="7"/>
+      <c r="K39" s="8">
+        <v>120</v>
+      </c>
+      <c r="L39" s="8">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M39" s="4"/>
+    </row>
+    <row r="40" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A40" s="7">
+        <v>36</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" s="6">
+        <v>2</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H40" s="8">
+        <v>179.01</v>
+      </c>
+      <c r="I40" s="8">
+        <v>562.6</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K40" s="8">
+        <v>120</v>
+      </c>
+      <c r="L40" s="8">
+        <v>26.6</v>
+      </c>
+      <c r="M40" s="4"/>
+    </row>
+    <row r="41" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A41" s="7">
+        <v>37</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="6">
+        <v>5</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H41" s="8">
+        <v>913.4</v>
+      </c>
+      <c r="I41" s="8">
+        <v>495.25</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K41" s="8">
+        <v>300</v>
+      </c>
+      <c r="L41" s="8">
+        <v>70.95</v>
+      </c>
+      <c r="M41" s="4"/>
+    </row>
+    <row r="42" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A42" s="7">
         <v>38</v>
       </c>
-      <c r="D20" s="7">
-[...8 lines deleted...]
-      <c r="G20" s="6" t="s">
+      <c r="B42" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D42" s="6">
+        <v>3</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H42" s="8">
+        <v>480</v>
+      </c>
+      <c r="I42" s="8">
+        <v>546.61</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K42" s="8">
+        <v>180</v>
+      </c>
+      <c r="L42" s="8">
+        <v>41.01</v>
+      </c>
+      <c r="M42" s="4"/>
+    </row>
+    <row r="43" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A43" s="7">
+        <v>39</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="6">
+        <v>4</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H43" s="8">
+        <v>585</v>
+      </c>
+      <c r="I43" s="8">
+        <v>645.72</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K43" s="8">
+        <v>240</v>
+      </c>
+      <c r="L43" s="8">
+        <v>13.2</v>
+      </c>
+      <c r="M43" s="4"/>
+    </row>
+    <row r="44" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A44" s="7">
+        <v>40</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" s="6">
+        <v>3</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="H20" s="9" t="s">
+      <c r="H44" s="8">
+        <v>369.4</v>
+      </c>
+      <c r="I44" s="8">
+        <v>430.13</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K44" s="8">
+        <v>150</v>
+      </c>
+      <c r="L44" s="8">
+        <v>64.790000000000006</v>
+      </c>
+      <c r="M44" s="4"/>
+    </row>
+    <row r="45" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A45" s="7">
+        <v>41</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D45" s="6">
+        <v>3</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H45" s="8">
+        <v>308.64999999999998</v>
+      </c>
+      <c r="I45" s="8">
+        <v>416.9</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K45" s="8">
+        <v>180</v>
+      </c>
+      <c r="L45" s="8">
+        <v>40.19</v>
+      </c>
+      <c r="M45" s="4"/>
+    </row>
+    <row r="46" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A46" s="7">
+        <v>42</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" s="6">
+        <v>4</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H46" s="8">
+        <v>677</v>
+      </c>
+      <c r="I46" s="8">
+        <v>349.63</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K46" s="8">
+        <v>260</v>
+      </c>
+      <c r="L46" s="8">
+        <v>159.72</v>
+      </c>
+      <c r="M46" s="4"/>
+    </row>
+    <row r="47" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A47" s="7">
+        <v>43</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" s="6">
+        <v>5</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H47" s="8">
+        <v>704</v>
+      </c>
+      <c r="I47" s="8">
+        <v>462.71</v>
+      </c>
+      <c r="J47" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K47" s="8">
+        <v>300</v>
+      </c>
+      <c r="L47" s="8">
+        <v>16.5</v>
+      </c>
+      <c r="M47" s="4"/>
+    </row>
+    <row r="48" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A48" s="7">
+        <v>44</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" s="6">
+        <v>4</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H48" s="8">
+        <v>506.7</v>
+      </c>
+      <c r="I48" s="8">
+        <v>538.16</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K48" s="8">
+        <v>240</v>
+      </c>
+      <c r="L48" s="8">
+        <v>43.19</v>
+      </c>
+      <c r="M48" s="4"/>
+    </row>
+    <row r="49" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A49" s="7">
+        <v>45</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" s="6">
+        <v>3</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H49" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="I20" s="9" t="s">
+      <c r="I49" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="J20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="8">
+      <c r="J49" s="7"/>
+      <c r="K49" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="L49" s="8">
+        <v>4.32</v>
+      </c>
+      <c r="M49" s="4"/>
+    </row>
+    <row r="50" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A50" s="7">
+        <v>46</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D50" s="6">
+        <v>3</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H50" s="8">
+        <v>325.8</v>
+      </c>
+      <c r="I50" s="8">
+        <v>477.48</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K50" s="8">
+        <v>180</v>
+      </c>
+      <c r="L50" s="8">
+        <v>9.9</v>
+      </c>
+      <c r="M50" s="4"/>
+    </row>
+    <row r="51" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A51" s="7">
+        <v>47</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D51" s="6">
+        <v>2</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H51" s="8">
+        <v>241.4</v>
+      </c>
+      <c r="I51" s="8">
+        <v>453.22</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K51" s="8">
         <v>120</v>
       </c>
-      <c r="L20" s="8"/>
-[...42 lines deleted...]
-      </c>
+      <c r="L51" s="8">
+        <v>27.1</v>
+      </c>
+      <c r="M51" s="4"/>
+    </row>
+    <row r="52" spans="1:13" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A52" s="4"/>
+      <c r="B52" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52" s="11"/>
+      <c r="D52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="D53" s="4"/>
+      <c r="E53" s="4"/>
+      <c r="F53" s="4"/>
+      <c r="G53" s="4"/>
+      <c r="H53" s="4"/>
+      <c r="I53" s="4"/>
+      <c r="J53" s="4"/>
+      <c r="K53" s="4"/>
+      <c r="L53" s="4"/>
+      <c r="M53" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:C21" xr:uid="{467DB44E-B7E0-4594-A962-D32E714E9862}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:C51" xr:uid="{467DB44E-B7E0-4594-A962-D32E714E9862}">
       <formula1>"Janvāris,Februāris,Marts,Aprīlis,Maijs,Jūnijs,Jūlijs,Augusts,Septembris,Oktobris,Novembris,Decembris"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J21" xr:uid="{7D1D798B-3DA3-4F96-9A35-8CD4953B5A32}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J51" xr:uid="{7D1D798B-3DA3-4F96-9A35-8CD4953B5A32}">
       <formula1>"Biznesa,Ekonomiskā"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{BD4CD33A-AE08-4A06-A254-8C9D71378B89}">
           <x14:formula1>
             <xm:f>izvelnes!$A$1:$A$19</xm:f>
           </x14:formula1>
-          <xm:sqref>F5:F21</xm:sqref>
+          <xm:sqref>F5:F51</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{4B2742D3-7A14-49A5-B02B-2C82D634257E}">
           <x14:formula1>
             <xm:f>izvelnes!$A$30:$A$37</xm:f>
           </x14:formula1>
-          <xm:sqref>G5:G21</xm:sqref>
+          <xm:sqref>G5:G51</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60818220-D13D-4B26-94D6-722EF5735D28}">
   <dimension ref="A1:A37"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="70.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>10</v>
       </c>