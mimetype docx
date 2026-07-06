--- v0 (2026-02-12)
+++ v1 (2026-07-06)
@@ -6706,189 +6706,81 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F4D31" w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">diena </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F4D31" w:rsidRPr="00F414E4" w14:paraId="5D0DCEC7" w14:textId="77777777" w:rsidTr="001E7FBB">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61268721" w14:textId="77777777" w:rsidR="003256B7" w:rsidRDefault="00214AD6" w:rsidP="0010212F">
+          <w:p w14:paraId="581D221F" w14:textId="77777777" w:rsidR="00D307E4" w:rsidRDefault="00D307E4" w:rsidP="00D307E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Uzaicinājuma vēstulē Jums piešķirtā aptaujas diena ir atlasīta nejauši. Aptaujas diena sākas plkst. 3.00 un ilgst 24 stundas. Lūdzu, ievērojiet šo norādīto dienu un nemainiet to uz citu!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1AD734" w14:textId="77777777" w:rsidR="00D718D8" w:rsidRDefault="00D718D8" w:rsidP="009016F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06BEB40B" w14:textId="3E8544D7" w:rsidR="002F4D31" w:rsidRPr="00F414E4" w:rsidRDefault="00D307E4" w:rsidP="00D307E4">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Jūsu aptaujas diena ir: </w:t>
             </w:r>
             <w:r w:rsidR="002F4D31" w:rsidRPr="00F414E4">
-              <w:rPr>
-[...114 lines deleted...]
-            <w:r w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>|_</w:t>
             </w:r>
             <w:r w:rsidR="0022721C">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r w:rsidR="00C0491D" w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00972C29" w:rsidRPr="009016F5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6910,57 +6802,57 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbinieks)</w:t>
             </w:r>
             <w:r w:rsidR="00C0491D" w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00163923">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidR="00C0491D" w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F414E4">
+            <w:r w:rsidR="002F4D31" w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
-            <w:r w:rsidRPr="00562A20">
+            <w:r w:rsidR="002F4D31" w:rsidRPr="00562A20">
               <w:t>|</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75C29EC0" w14:textId="77777777" w:rsidR="002F4D31" w:rsidRPr="00A259A0" w:rsidRDefault="002F4D31" w:rsidP="002F4D31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk479341800"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="009999"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="009999"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="009999"/>
@@ -7022,83 +6914,72 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D58">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aptaujas dienas datums</w:t>
             </w:r>
             <w:r w:rsidRPr="00D34703">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E8A03B8" w14:textId="77777777" w:rsidR="0061575C" w:rsidRPr="00F414E4" w:rsidRDefault="0061575C" w:rsidP="009016F5">
+          <w:p w14:paraId="5E8A03B8" w14:textId="269246FE" w:rsidR="0061575C" w:rsidRPr="00F414E4" w:rsidRDefault="0061575C" w:rsidP="009016F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34703">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(Norādiet </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F866CA">
+            <w:r w:rsidR="00D307E4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> aptaujas dienas datumu.)</w:t>
+              </w:rPr>
+              <w:t>tuvākās pagājušās Jums piešķirtās nedēļas dienas datumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F4D31" w:rsidRPr="00F414E4" w14:paraId="122E1892" w14:textId="77777777" w:rsidTr="001E7FBB">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="57B33CBE" w14:textId="27D6F183" w:rsidR="002F4D31" w:rsidRPr="00F414E4" w:rsidRDefault="002F4D31" w:rsidP="00BD0850">
             <w:pPr>
               <w:spacing w:before="180" w:after="120"/>
               <w:ind w:left="1298"/>
               <w:jc w:val="both"/>
@@ -7511,74 +7392,83 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
             <w:r w:rsidRPr="009016F5">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A3</w:t>
             </w:r>
             <w:r w:rsidRPr="009016F5">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A24F055" w14:textId="77777777" w:rsidR="00AD6DC5" w:rsidRPr="00A259A0" w:rsidRDefault="00AD6DC5" w:rsidP="00CD27A7">
+          <w:p w14:paraId="2A24F055" w14:textId="5CA7C94E" w:rsidR="00AD6DC5" w:rsidRPr="00A259A0" w:rsidRDefault="00AD6DC5" w:rsidP="00CD27A7">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E1EBE">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
             <w:r w:rsidRPr="009016F5">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Intervijas beigas</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005870BC">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>C3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B52D93E" w14:textId="77777777" w:rsidR="00BB66C1" w:rsidRDefault="00BB66C1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
@@ -11521,68 +11411,68 @@
           </w:p>
           <w:p w14:paraId="57996912" w14:textId="77777777" w:rsidR="00E06804" w:rsidRDefault="00E06804" w:rsidP="003E1EBE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="738"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3360B92C" w14:textId="77777777" w:rsidR="00E06804" w:rsidRDefault="00E06804" w:rsidP="003E1EBE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="738"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20AC9A76" w14:textId="77777777" w:rsidR="00E06804" w:rsidRPr="00562A20" w:rsidRDefault="00E06804" w:rsidP="00E22D58">
+          <w:p w14:paraId="20AC9A76" w14:textId="0EBA5840" w:rsidR="00E06804" w:rsidRPr="00562A20" w:rsidRDefault="005870BC" w:rsidP="00E22D58">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="738"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009201D7">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Intervijas beigas</w:t>
+              <w:t>C3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="1F9AA444" w14:textId="77777777" w:rsidR="00B57492" w:rsidRPr="00F414E4" w:rsidRDefault="009D2D00" w:rsidP="001E7FBB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004464D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>B6</w:t>
       </w:r>
       <w:r w:rsidR="001E37A1" w:rsidRPr="004464D6">
         <w:rPr>
@@ -14463,81 +14353,57 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="0032796A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05636212" w14:textId="77777777" w:rsidR="00F47F57" w:rsidRPr="00F414E4" w:rsidRDefault="0001685A" w:rsidP="00F47F57">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05636212" w14:textId="544A5D23" w:rsidR="00F47F57" w:rsidRPr="00F414E4" w:rsidRDefault="00F47F57" w:rsidP="00F47F57">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47F57" w:rsidRPr="00F414E4" w14:paraId="03EB78F8" w14:textId="77777777" w:rsidTr="001E7FBB">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F28E246" w14:textId="2CEA06C5" w:rsidR="00F47F57" w:rsidRPr="00086235" w:rsidRDefault="00F47F57" w:rsidP="00CD6C4F">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="458" w:hanging="458"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -14803,51 +14669,85 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00971B66">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CC4D37" w14:textId="77777777" w:rsidR="00F47F57" w:rsidRDefault="0001685A" w:rsidP="00F47F57">
+          <w:p w14:paraId="3EBA640F" w14:textId="77777777" w:rsidR="005870BC" w:rsidRDefault="005870BC" w:rsidP="00F47F57">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001685A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>→</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>B6.1c, ja B6.1=5; 6; 7; 8; 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CC4D37" w14:textId="19E34428" w:rsidR="00F47F57" w:rsidRDefault="0001685A" w:rsidP="00F47F57">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001685A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
             <w:r w:rsidR="00F47F57">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F47F57" w:rsidRPr="00695684">
               <w:rPr>
@@ -17028,51 +16928,51 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pāriet uz nākamo braucienu </w:t>
             </w:r>
             <w:r w:rsidR="00700E52">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00700E52" w:rsidRPr="00227D16">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. daļā</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61E9DD15" w14:textId="77777777" w:rsidR="00700E52" w:rsidRPr="00F414E4" w:rsidRDefault="0001685A" w:rsidP="00395784">
+          <w:p w14:paraId="61E9DD15" w14:textId="1F9BE759" w:rsidR="00700E52" w:rsidRPr="00F414E4" w:rsidRDefault="0001685A" w:rsidP="00395784">
             <w:pPr>
               <w:ind w:right="-63"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001685A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
             <w:r w:rsidR="0011620F" w:rsidRPr="009016F5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0011620F" w:rsidRPr="009016F5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -17102,126 +17002,100 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1; 1.2</w:t>
             </w:r>
             <w:r w:rsidR="00D72196">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:r w:rsidR="00D72196" w:rsidRPr="00DD029B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">B8.1 = </w:t>
             </w:r>
-            <w:r w:rsidR="00DD029B" w:rsidRPr="00E22D58">
+            <w:r w:rsidR="00590007">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...26 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>1; 2; 3; 4; 7</w:t>
             </w:r>
             <w:r w:rsidR="0011620F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, tad pāriet uz E jautājumu sadaļu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00700E52" w:rsidRPr="00F414E4" w14:paraId="1D0EEA06" w14:textId="77777777" w:rsidTr="001E7FBB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FC8AF24" w14:textId="41FA35B6" w:rsidR="00700E52" w:rsidRPr="005C00CB" w:rsidRDefault="00700E52" w:rsidP="00A56F31">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="663" w:hanging="204"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00133DA2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nē, ar kājām veiktais </w:t>
             </w:r>
             <w:r w:rsidRPr="005C00CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>attālums bija lielāks par 100 metriem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -17308,51 +17182,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60349F40" w14:textId="77777777" w:rsidR="00A56F31" w:rsidRPr="00227D16" w:rsidRDefault="00A56F31" w:rsidP="00A56F31">
             <w:pPr>
               <w:ind w:left="607" w:hanging="578"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C00CB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>B6b.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005C00CB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cik ilgi Jūs gājāt kājām?</w:t>
@@ -17622,51 +17495,51 @@
             </w:r>
             <w:r w:rsidRPr="009C3A85">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>B6b.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00395784" w:rsidRPr="00F414E4" w14:paraId="7B83F6A0" w14:textId="77777777" w:rsidTr="001E7FBB">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="493A367F" w14:textId="77777777" w:rsidR="00395784" w:rsidRPr="00227D16" w:rsidRDefault="00395784" w:rsidP="00395784">
+          <w:p w14:paraId="493A367F" w14:textId="21EB8511" w:rsidR="00395784" w:rsidRPr="00227D16" w:rsidRDefault="00395784" w:rsidP="00395784">
             <w:pPr>
               <w:ind w:left="607" w:hanging="578"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C00CB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>B6b.2</w:t>
             </w:r>
             <w:r w:rsidR="006720CD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -17694,51 +17567,123 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="005C00CB">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F4687D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="005C00CB">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>orādiet attālumu kilometros, 200 m=0,2 km)</w:t>
+              <w:t xml:space="preserve">orādiet </w:t>
+            </w:r>
+            <w:r w:rsidR="00D307E4" w:rsidRPr="005C00CB">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>attālumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00D307E4" w:rsidRPr="00F414E4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kilometr</w:t>
+            </w:r>
+            <w:r w:rsidR="00D307E4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00D307E4" w:rsidRPr="00F414E4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D307E4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> piemēram,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D307E4" w:rsidRPr="00F414E4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 200</w:t>
+            </w:r>
+            <w:r w:rsidR="00D307E4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D307E4" w:rsidRPr="00F414E4">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>m=0,2 km</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C00CB">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59497F60" w14:textId="77777777" w:rsidR="00395784" w:rsidRPr="0034622A" w:rsidRDefault="00395784" w:rsidP="00395784">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700E52">
               <w:rPr>
                 <w:b/>
@@ -18007,51 +17952,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0001685A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
             <w:r w:rsidR="00395784" w:rsidRPr="00184528">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00395784" w:rsidRPr="00184528">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja ir vēl kāda pārvietošanās/ brauciens, tad pāriet uz nākamo braucienu B. daļā</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21635A17" w14:textId="77777777" w:rsidR="00395784" w:rsidRPr="009016F5" w:rsidRDefault="0001685A" w:rsidP="00395784">
+          <w:p w14:paraId="21635A17" w14:textId="736AEE5E" w:rsidR="00395784" w:rsidRPr="009016F5" w:rsidRDefault="0001685A" w:rsidP="00395784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001685A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
             <w:r w:rsidR="00395784" w:rsidRPr="009016F5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A07FF9" w:rsidRPr="008A2D3E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -18081,76 +18026,58 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1; 1.2</w:t>
             </w:r>
             <w:r w:rsidR="007C386A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:r w:rsidR="007C386A" w:rsidRPr="00E22D58">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">B8.1 = </w:t>
             </w:r>
-            <w:r w:rsidR="00DD029B" w:rsidRPr="00E22D58">
+            <w:r w:rsidR="00590007">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+              <w:t>1; 2; 3; 4; 7</w:t>
             </w:r>
             <w:r w:rsidR="007C386A" w:rsidRPr="00DD029B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00A07FF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tad pāriet uz </w:t>
             </w:r>
             <w:r w:rsidR="00A07FF9" w:rsidRPr="00A74D3D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -19367,51 +19294,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06766980" w14:textId="77777777" w:rsidR="0001685A" w:rsidRPr="00F66C88" w:rsidRDefault="0001685A" w:rsidP="00E22D58">
             <w:pPr>
               <w:ind w:left="517" w:hanging="488"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>E.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8913" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07BA0601" w14:textId="77777777" w:rsidR="0001685A" w:rsidRDefault="0001685A" w:rsidP="0001685A">
@@ -21118,50 +21044,51 @@
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00AF7FEC" w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vīrietis    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="421A5E4F" w14:textId="77777777" w:rsidR="00AF7FEC" w:rsidRPr="0088119D" w:rsidRDefault="00E860CD" w:rsidP="00872052">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidR="00AF7FEC" w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00AF7FEC" w:rsidRPr="00F414E4">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Sieviete</w:t>
             </w:r>
             <w:r w:rsidR="00AF7FEC">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -21224,51 +21151,50 @@
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6257387D" w14:textId="77777777" w:rsidR="00E860CD" w:rsidRPr="00E22D58" w:rsidRDefault="00E860CD" w:rsidP="00E22D58">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="454" w:hanging="454"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D58">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22D58">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23842,134 +23768,133 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00926901" w:rsidRPr="00D51489" w:rsidSect="00A56F31">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="720" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D4358EF" w14:textId="77777777" w:rsidR="00B83C4C" w:rsidRDefault="00B83C4C">
+    <w:p w14:paraId="5144D478" w14:textId="77777777" w:rsidR="0032557F" w:rsidRDefault="0032557F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CA37F8F" w14:textId="77777777" w:rsidR="00B83C4C" w:rsidRDefault="00B83C4C">
+    <w:p w14:paraId="540A4E2B" w14:textId="77777777" w:rsidR="0032557F" w:rsidRDefault="0032557F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="03000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D6B3F6D" w14:textId="77777777" w:rsidR="000F2C45" w:rsidRDefault="000F2C45">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
@@ -24051,58 +23976,58 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006D27F3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00AA6393">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3229554A" w14:textId="77777777" w:rsidR="00B83C4C" w:rsidRDefault="00B83C4C">
+    <w:p w14:paraId="43756033" w14:textId="77777777" w:rsidR="0032557F" w:rsidRDefault="0032557F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FBB4E62" w14:textId="77777777" w:rsidR="00B83C4C" w:rsidRDefault="00B83C4C">
+    <w:p w14:paraId="3C3A82F5" w14:textId="77777777" w:rsidR="0032557F" w:rsidRDefault="0032557F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67BEEFF6" w14:textId="77777777" w:rsidR="000F2C45" w:rsidRDefault="000F2C45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -25896,51 +25821,51 @@
   <w:num w:numId="17" w16cid:durableId="645814704">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="133960222">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="567034698">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1115565635">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2146309214">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="336542290">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="567"/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -25973,50 +25898,51 @@
     <w:rsid w:val="0001239E"/>
     <w:rsid w:val="000126C4"/>
     <w:rsid w:val="00014405"/>
     <w:rsid w:val="0001462D"/>
     <w:rsid w:val="0001685A"/>
     <w:rsid w:val="00017723"/>
     <w:rsid w:val="000221B3"/>
     <w:rsid w:val="00022613"/>
     <w:rsid w:val="00022D78"/>
     <w:rsid w:val="00023365"/>
     <w:rsid w:val="000237E2"/>
     <w:rsid w:val="00024AEB"/>
     <w:rsid w:val="0002573E"/>
     <w:rsid w:val="000267D6"/>
     <w:rsid w:val="00026955"/>
     <w:rsid w:val="00027509"/>
     <w:rsid w:val="0002777B"/>
     <w:rsid w:val="00027CA8"/>
     <w:rsid w:val="00030081"/>
     <w:rsid w:val="0003073F"/>
     <w:rsid w:val="00031C07"/>
     <w:rsid w:val="000321A4"/>
     <w:rsid w:val="00033828"/>
     <w:rsid w:val="00034428"/>
     <w:rsid w:val="00034798"/>
+    <w:rsid w:val="00034D9C"/>
     <w:rsid w:val="00035553"/>
     <w:rsid w:val="000362AD"/>
     <w:rsid w:val="000364D9"/>
     <w:rsid w:val="00037348"/>
     <w:rsid w:val="000377EF"/>
     <w:rsid w:val="00037839"/>
     <w:rsid w:val="00037CF2"/>
     <w:rsid w:val="0004098F"/>
     <w:rsid w:val="000409C5"/>
     <w:rsid w:val="00041563"/>
     <w:rsid w:val="0004209E"/>
     <w:rsid w:val="000423A8"/>
     <w:rsid w:val="00042B9B"/>
     <w:rsid w:val="00042E42"/>
     <w:rsid w:val="000437EA"/>
     <w:rsid w:val="00043A44"/>
     <w:rsid w:val="00044E2B"/>
     <w:rsid w:val="00044E8F"/>
     <w:rsid w:val="000465AD"/>
     <w:rsid w:val="00046D89"/>
     <w:rsid w:val="00047248"/>
     <w:rsid w:val="00047657"/>
     <w:rsid w:val="00047DEC"/>
     <w:rsid w:val="00047F04"/>
     <w:rsid w:val="00050125"/>
@@ -26152,50 +26078,51 @@
     <w:rsid w:val="00104081"/>
     <w:rsid w:val="00104425"/>
     <w:rsid w:val="00104CF3"/>
     <w:rsid w:val="00105232"/>
     <w:rsid w:val="0010542D"/>
     <w:rsid w:val="00105491"/>
     <w:rsid w:val="001059DF"/>
     <w:rsid w:val="00105D53"/>
     <w:rsid w:val="00106E48"/>
     <w:rsid w:val="00106E98"/>
     <w:rsid w:val="00107294"/>
     <w:rsid w:val="001100EF"/>
     <w:rsid w:val="0011026B"/>
     <w:rsid w:val="00110541"/>
     <w:rsid w:val="001106AA"/>
     <w:rsid w:val="0011129C"/>
     <w:rsid w:val="001124F9"/>
     <w:rsid w:val="00112A12"/>
     <w:rsid w:val="00112B91"/>
     <w:rsid w:val="00113001"/>
     <w:rsid w:val="00113541"/>
     <w:rsid w:val="00113A1F"/>
     <w:rsid w:val="0011419D"/>
     <w:rsid w:val="0011492B"/>
     <w:rsid w:val="00115300"/>
+    <w:rsid w:val="00115F34"/>
     <w:rsid w:val="0011620F"/>
     <w:rsid w:val="00116356"/>
     <w:rsid w:val="00116716"/>
     <w:rsid w:val="00116EEE"/>
     <w:rsid w:val="0011745A"/>
     <w:rsid w:val="00122942"/>
     <w:rsid w:val="001248C2"/>
     <w:rsid w:val="0012559B"/>
     <w:rsid w:val="00125D6C"/>
     <w:rsid w:val="00126274"/>
     <w:rsid w:val="00126E53"/>
     <w:rsid w:val="00131183"/>
     <w:rsid w:val="00131BCE"/>
     <w:rsid w:val="00131EDF"/>
     <w:rsid w:val="00132402"/>
     <w:rsid w:val="00132D80"/>
     <w:rsid w:val="00133DA2"/>
     <w:rsid w:val="001343D7"/>
     <w:rsid w:val="00134F42"/>
     <w:rsid w:val="00135118"/>
     <w:rsid w:val="001355CA"/>
     <w:rsid w:val="0013562F"/>
     <w:rsid w:val="001358FD"/>
     <w:rsid w:val="001360C7"/>
     <w:rsid w:val="001364CF"/>
@@ -26539,50 +26466,51 @@
     <w:rsid w:val="00306264"/>
     <w:rsid w:val="00310265"/>
     <w:rsid w:val="00310449"/>
     <w:rsid w:val="003107D8"/>
     <w:rsid w:val="00311241"/>
     <w:rsid w:val="00311B78"/>
     <w:rsid w:val="0031233C"/>
     <w:rsid w:val="0031242A"/>
     <w:rsid w:val="00313083"/>
     <w:rsid w:val="003137C3"/>
     <w:rsid w:val="00313CF6"/>
     <w:rsid w:val="003147CD"/>
     <w:rsid w:val="00315D42"/>
     <w:rsid w:val="00316487"/>
     <w:rsid w:val="003173E2"/>
     <w:rsid w:val="003208E2"/>
     <w:rsid w:val="003209C2"/>
     <w:rsid w:val="00321528"/>
     <w:rsid w:val="0032173B"/>
     <w:rsid w:val="00321EBF"/>
     <w:rsid w:val="003228A9"/>
     <w:rsid w:val="00322A02"/>
     <w:rsid w:val="00323735"/>
     <w:rsid w:val="00323B7C"/>
     <w:rsid w:val="00324FF6"/>
+    <w:rsid w:val="0032557F"/>
     <w:rsid w:val="003256B7"/>
     <w:rsid w:val="0032588C"/>
     <w:rsid w:val="003258D5"/>
     <w:rsid w:val="0032592F"/>
     <w:rsid w:val="00326373"/>
     <w:rsid w:val="0032796A"/>
     <w:rsid w:val="003300C4"/>
     <w:rsid w:val="003300E4"/>
     <w:rsid w:val="00330E08"/>
     <w:rsid w:val="00330E71"/>
     <w:rsid w:val="00332DA1"/>
     <w:rsid w:val="003331DC"/>
     <w:rsid w:val="00333D94"/>
     <w:rsid w:val="00334AB6"/>
     <w:rsid w:val="003350E6"/>
     <w:rsid w:val="00335C68"/>
     <w:rsid w:val="00335EAC"/>
     <w:rsid w:val="00336CF1"/>
     <w:rsid w:val="00336E1D"/>
     <w:rsid w:val="00336F9F"/>
     <w:rsid w:val="00337207"/>
     <w:rsid w:val="00337504"/>
     <w:rsid w:val="003379B1"/>
     <w:rsid w:val="00340A42"/>
     <w:rsid w:val="00340B50"/>
@@ -26939,71 +26867,74 @@
     <w:rsid w:val="005524B3"/>
     <w:rsid w:val="00552625"/>
     <w:rsid w:val="005540C7"/>
     <w:rsid w:val="00554179"/>
     <w:rsid w:val="00555230"/>
     <w:rsid w:val="0055549B"/>
     <w:rsid w:val="00555768"/>
     <w:rsid w:val="00560F52"/>
     <w:rsid w:val="00562680"/>
     <w:rsid w:val="00562A20"/>
     <w:rsid w:val="00562CA8"/>
     <w:rsid w:val="005631F0"/>
     <w:rsid w:val="00563D20"/>
     <w:rsid w:val="00564497"/>
     <w:rsid w:val="0056484A"/>
     <w:rsid w:val="00564F07"/>
     <w:rsid w:val="005662CE"/>
     <w:rsid w:val="005662D3"/>
     <w:rsid w:val="0056640D"/>
     <w:rsid w:val="00566A3D"/>
     <w:rsid w:val="00567872"/>
     <w:rsid w:val="00567D8F"/>
     <w:rsid w:val="0057098D"/>
     <w:rsid w:val="00570F24"/>
     <w:rsid w:val="005715C2"/>
+    <w:rsid w:val="00571736"/>
     <w:rsid w:val="00571D53"/>
     <w:rsid w:val="005727D5"/>
     <w:rsid w:val="00573F3E"/>
     <w:rsid w:val="00574390"/>
     <w:rsid w:val="00574486"/>
     <w:rsid w:val="005749C4"/>
     <w:rsid w:val="00575CE5"/>
     <w:rsid w:val="005769F7"/>
     <w:rsid w:val="00577C5C"/>
     <w:rsid w:val="005808CA"/>
     <w:rsid w:val="005812C5"/>
     <w:rsid w:val="0058132F"/>
     <w:rsid w:val="0058149F"/>
     <w:rsid w:val="00581947"/>
     <w:rsid w:val="00582FA5"/>
     <w:rsid w:val="00586025"/>
     <w:rsid w:val="00586922"/>
     <w:rsid w:val="00586E7E"/>
     <w:rsid w:val="00586FEE"/>
+    <w:rsid w:val="005870BC"/>
     <w:rsid w:val="005874DE"/>
     <w:rsid w:val="00587F0C"/>
+    <w:rsid w:val="00590007"/>
     <w:rsid w:val="00590397"/>
     <w:rsid w:val="00590408"/>
     <w:rsid w:val="00590B42"/>
     <w:rsid w:val="00591AE2"/>
     <w:rsid w:val="00592DA1"/>
     <w:rsid w:val="005930D1"/>
     <w:rsid w:val="00593B9A"/>
     <w:rsid w:val="00594E61"/>
     <w:rsid w:val="00595394"/>
     <w:rsid w:val="0059627B"/>
     <w:rsid w:val="00596A1C"/>
     <w:rsid w:val="00596B66"/>
     <w:rsid w:val="00597287"/>
     <w:rsid w:val="005A092B"/>
     <w:rsid w:val="005A1C59"/>
     <w:rsid w:val="005A1D22"/>
     <w:rsid w:val="005A2986"/>
     <w:rsid w:val="005A2E88"/>
     <w:rsid w:val="005A301C"/>
     <w:rsid w:val="005A33A5"/>
     <w:rsid w:val="005A53DE"/>
     <w:rsid w:val="005A6147"/>
     <w:rsid w:val="005A6BC0"/>
     <w:rsid w:val="005A6F2C"/>
     <w:rsid w:val="005A71C9"/>
@@ -28285,50 +28216,51 @@
     <w:rsid w:val="00CA0BFC"/>
     <w:rsid w:val="00CA137B"/>
     <w:rsid w:val="00CA16F4"/>
     <w:rsid w:val="00CA21E6"/>
     <w:rsid w:val="00CA23A7"/>
     <w:rsid w:val="00CA579E"/>
     <w:rsid w:val="00CA5FCB"/>
     <w:rsid w:val="00CA686A"/>
     <w:rsid w:val="00CA70B6"/>
     <w:rsid w:val="00CA78DA"/>
     <w:rsid w:val="00CB0666"/>
     <w:rsid w:val="00CB0DCB"/>
     <w:rsid w:val="00CB1063"/>
     <w:rsid w:val="00CB2D5C"/>
     <w:rsid w:val="00CB4863"/>
     <w:rsid w:val="00CB591C"/>
     <w:rsid w:val="00CB7A79"/>
     <w:rsid w:val="00CB7EE1"/>
     <w:rsid w:val="00CC0330"/>
     <w:rsid w:val="00CC0FE6"/>
     <w:rsid w:val="00CC1D5D"/>
     <w:rsid w:val="00CC2178"/>
     <w:rsid w:val="00CC21E8"/>
     <w:rsid w:val="00CC2414"/>
     <w:rsid w:val="00CC2D64"/>
+    <w:rsid w:val="00CC4707"/>
     <w:rsid w:val="00CC56B7"/>
     <w:rsid w:val="00CC637F"/>
     <w:rsid w:val="00CC6ECF"/>
     <w:rsid w:val="00CC70D7"/>
     <w:rsid w:val="00CC7742"/>
     <w:rsid w:val="00CC78F3"/>
     <w:rsid w:val="00CC7A3A"/>
     <w:rsid w:val="00CD0E74"/>
     <w:rsid w:val="00CD27A7"/>
     <w:rsid w:val="00CD33DB"/>
     <w:rsid w:val="00CD503C"/>
     <w:rsid w:val="00CD5509"/>
     <w:rsid w:val="00CD591A"/>
     <w:rsid w:val="00CD6C4F"/>
     <w:rsid w:val="00CD73F0"/>
     <w:rsid w:val="00CE0C86"/>
     <w:rsid w:val="00CE15E9"/>
     <w:rsid w:val="00CE2243"/>
     <w:rsid w:val="00CE265A"/>
     <w:rsid w:val="00CE2F2F"/>
     <w:rsid w:val="00CE382B"/>
     <w:rsid w:val="00CE42C4"/>
     <w:rsid w:val="00CE471F"/>
     <w:rsid w:val="00CE47EE"/>
     <w:rsid w:val="00CE4823"/>
@@ -28364,50 +28296,51 @@
     <w:rsid w:val="00D1180A"/>
     <w:rsid w:val="00D11AC0"/>
     <w:rsid w:val="00D13D7D"/>
     <w:rsid w:val="00D1445A"/>
     <w:rsid w:val="00D14622"/>
     <w:rsid w:val="00D159D8"/>
     <w:rsid w:val="00D163EC"/>
     <w:rsid w:val="00D17C7B"/>
     <w:rsid w:val="00D17F25"/>
     <w:rsid w:val="00D20CE0"/>
     <w:rsid w:val="00D214B9"/>
     <w:rsid w:val="00D223AE"/>
     <w:rsid w:val="00D2254A"/>
     <w:rsid w:val="00D23487"/>
     <w:rsid w:val="00D23980"/>
     <w:rsid w:val="00D239A2"/>
     <w:rsid w:val="00D2474E"/>
     <w:rsid w:val="00D247FE"/>
     <w:rsid w:val="00D25700"/>
     <w:rsid w:val="00D25EDE"/>
     <w:rsid w:val="00D263E0"/>
     <w:rsid w:val="00D269DA"/>
     <w:rsid w:val="00D271A7"/>
     <w:rsid w:val="00D2786E"/>
     <w:rsid w:val="00D3024D"/>
+    <w:rsid w:val="00D307E4"/>
     <w:rsid w:val="00D30F1E"/>
     <w:rsid w:val="00D31390"/>
     <w:rsid w:val="00D31CDB"/>
     <w:rsid w:val="00D31DB4"/>
     <w:rsid w:val="00D3243A"/>
     <w:rsid w:val="00D32710"/>
     <w:rsid w:val="00D330B4"/>
     <w:rsid w:val="00D3434F"/>
     <w:rsid w:val="00D34703"/>
     <w:rsid w:val="00D347EC"/>
     <w:rsid w:val="00D34ACC"/>
     <w:rsid w:val="00D35199"/>
     <w:rsid w:val="00D35BE3"/>
     <w:rsid w:val="00D360AF"/>
     <w:rsid w:val="00D37A35"/>
     <w:rsid w:val="00D403BF"/>
     <w:rsid w:val="00D4076D"/>
     <w:rsid w:val="00D41A69"/>
     <w:rsid w:val="00D41BEB"/>
     <w:rsid w:val="00D4221F"/>
     <w:rsid w:val="00D42AF0"/>
     <w:rsid w:val="00D43B2B"/>
     <w:rsid w:val="00D44677"/>
     <w:rsid w:val="00D44B5E"/>
     <w:rsid w:val="00D476E8"/>
@@ -28557,50 +28490,51 @@
     <w:rsid w:val="00E23C59"/>
     <w:rsid w:val="00E249AA"/>
     <w:rsid w:val="00E25353"/>
     <w:rsid w:val="00E25E8C"/>
     <w:rsid w:val="00E25EA5"/>
     <w:rsid w:val="00E263A9"/>
     <w:rsid w:val="00E26401"/>
     <w:rsid w:val="00E2694D"/>
     <w:rsid w:val="00E30C97"/>
     <w:rsid w:val="00E3186D"/>
     <w:rsid w:val="00E3249A"/>
     <w:rsid w:val="00E350A4"/>
     <w:rsid w:val="00E36372"/>
     <w:rsid w:val="00E36908"/>
     <w:rsid w:val="00E371AB"/>
     <w:rsid w:val="00E376AE"/>
     <w:rsid w:val="00E3770E"/>
     <w:rsid w:val="00E4009D"/>
     <w:rsid w:val="00E4042D"/>
     <w:rsid w:val="00E41873"/>
     <w:rsid w:val="00E42228"/>
     <w:rsid w:val="00E43285"/>
     <w:rsid w:val="00E43B3D"/>
     <w:rsid w:val="00E448F3"/>
     <w:rsid w:val="00E44BC0"/>
+    <w:rsid w:val="00E458F8"/>
     <w:rsid w:val="00E46AF2"/>
     <w:rsid w:val="00E51E3E"/>
     <w:rsid w:val="00E5359F"/>
     <w:rsid w:val="00E53EFA"/>
     <w:rsid w:val="00E541EE"/>
     <w:rsid w:val="00E5437B"/>
     <w:rsid w:val="00E54C74"/>
     <w:rsid w:val="00E54E0E"/>
     <w:rsid w:val="00E564C3"/>
     <w:rsid w:val="00E565C0"/>
     <w:rsid w:val="00E56813"/>
     <w:rsid w:val="00E575D9"/>
     <w:rsid w:val="00E57EC0"/>
     <w:rsid w:val="00E605FB"/>
     <w:rsid w:val="00E60A5C"/>
     <w:rsid w:val="00E622CB"/>
     <w:rsid w:val="00E627FC"/>
     <w:rsid w:val="00E6302B"/>
     <w:rsid w:val="00E6374B"/>
     <w:rsid w:val="00E63876"/>
     <w:rsid w:val="00E673C8"/>
     <w:rsid w:val="00E67984"/>
     <w:rsid w:val="00E71608"/>
     <w:rsid w:val="00E71B1B"/>
     <w:rsid w:val="00E725EF"/>
@@ -28764,50 +28698,51 @@
     <w:rsid w:val="00F559EE"/>
     <w:rsid w:val="00F56CAA"/>
     <w:rsid w:val="00F57A90"/>
     <w:rsid w:val="00F601B0"/>
     <w:rsid w:val="00F61731"/>
     <w:rsid w:val="00F6173E"/>
     <w:rsid w:val="00F6226C"/>
     <w:rsid w:val="00F624BC"/>
     <w:rsid w:val="00F62D58"/>
     <w:rsid w:val="00F635AE"/>
     <w:rsid w:val="00F637F9"/>
     <w:rsid w:val="00F64E84"/>
     <w:rsid w:val="00F65590"/>
     <w:rsid w:val="00F659C1"/>
     <w:rsid w:val="00F659E7"/>
     <w:rsid w:val="00F66C88"/>
     <w:rsid w:val="00F67CB4"/>
     <w:rsid w:val="00F709F6"/>
     <w:rsid w:val="00F71714"/>
     <w:rsid w:val="00F71AD8"/>
     <w:rsid w:val="00F72455"/>
     <w:rsid w:val="00F728DF"/>
     <w:rsid w:val="00F73DEE"/>
     <w:rsid w:val="00F74765"/>
     <w:rsid w:val="00F74D33"/>
+    <w:rsid w:val="00F76A8F"/>
     <w:rsid w:val="00F7779B"/>
     <w:rsid w:val="00F814FA"/>
     <w:rsid w:val="00F82304"/>
     <w:rsid w:val="00F8240A"/>
     <w:rsid w:val="00F83064"/>
     <w:rsid w:val="00F83145"/>
     <w:rsid w:val="00F8559F"/>
     <w:rsid w:val="00F856C4"/>
     <w:rsid w:val="00F866CA"/>
     <w:rsid w:val="00F86EE5"/>
     <w:rsid w:val="00F90427"/>
     <w:rsid w:val="00F9076D"/>
     <w:rsid w:val="00F91C5C"/>
     <w:rsid w:val="00F920CA"/>
     <w:rsid w:val="00F92DAE"/>
     <w:rsid w:val="00F93CF4"/>
     <w:rsid w:val="00F93FAF"/>
     <w:rsid w:val="00F94934"/>
     <w:rsid w:val="00F9691F"/>
     <w:rsid w:val="00F96C63"/>
     <w:rsid w:val="00F972BF"/>
     <w:rsid w:val="00F97309"/>
     <w:rsid w:val="00F979BC"/>
     <w:rsid w:val="00FA20D8"/>
     <w:rsid w:val="00FA2478"/>
@@ -32440,78 +32375,78 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CCA0BD4-3830-4B3E-8B81-BB2F10ED2AE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2009</Words>
-  <Characters>14552</Characters>
+  <Words>10496</Words>
+  <Characters>5983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>veidlapa</vt:lpstr>
       <vt:lpstr>veidlapa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16528</CharactersWithSpaces>
+  <CharactersWithSpaces>16447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>veidlapa</dc:title>
   <dc:subject>Veidlapas Nr. IKT-personas "Datoru un Interneta lietošana mājsaimniecībās 2014.gadā" paraugs</dc:subject>
   <dc:creator>Ieva Začeste</dc:creator>
   <cp:keywords/>
   <dc:description>Ieva.Zaceste@csb.gov.lv_x000d_
 67366897</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>