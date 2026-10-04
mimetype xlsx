--- v0 (2026-08-20)
+++ v1 (2026-10-04)
@@ -1,89 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30404"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F35C3C1-63FE-4E74-9AC9-70116071FA6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="8_{4F35C3C1-63FE-4E74-9AC9-70116071FA6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C3F7E901-0DC4-4D48-B238-593CA9CA09AD}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{BB12422C-B9AE-4F9A-8BF2-4226934E4978}"/>
+    <workbookView xWindow="14303" yWindow="-98" windowWidth="19394" windowHeight="10276" xr2:uid="{BB12422C-B9AE-4F9A-8BF2-4226934E4978}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="52">
   <si>
     <t>Eksportētāja/importētāja identifikācijas Nr.</t>
   </si>
   <si>
     <t>Eksportētāja/importētāja nosaukums</t>
   </si>
   <si>
     <t>Gads</t>
   </si>
   <si>
     <t>Mēnesis</t>
   </si>
   <si>
     <t>Uzņēmuma komentārs</t>
   </si>
   <si>
     <t>40003215654</t>
   </si>
   <si>
     <t>CARGO CONCEPT SIA</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
@@ -188,57 +183,66 @@
   </si>
   <si>
     <t>VEREX LOGISTICS SIA</t>
   </si>
   <si>
     <t>SIA “Verex Logistics” pati tiešā veidā neveic ne preču importu no Krievijas/Baltkrievijas, ne eksportu uz Krieviju/Baltkrieviju.
 SIA “Verex Logistics” ir plaša profila loģistikas operators, kurš saviem klientiem sniedz dažādus pakalpojumus preču piegādes ķēdes ietvaros, tajā skaitā arī tādiem klientiem, kuri normatīvo aktu ietvaros importē / eksportē preces no/uz Krievijas (u) un Baltkrievijas (u).</t>
   </si>
   <si>
     <t>40003128963</t>
   </si>
   <si>
     <t>VOLLERS-RĪGA SIA</t>
   </si>
   <si>
     <t>SIA Vollers-Rīga sniedz loģistikas pakalpojumus tikai ES un Šveicē reģistrētiem uzņēmumiem, attiecībā uz pārtikas preču grupām, kuras nav pakļautas starptautiskajām vai ES sankcijām. SIA Vollers-Rīga neveic preču tirdzniecību un neiesaistās tirdzniecības darījumos ar Krievijā vai Baltkrievijā reģistrētām kompānijām.</t>
   </si>
   <si>
     <t>50003997841</t>
   </si>
   <si>
     <t>WELLMAN LOGISTICS SIA</t>
   </si>
   <si>
     <t>Uzņēmums nenodarbojas ar tirdzniecību un preces neeksportē. Uzņēmuma iekļaušana sarakstā izriet no muitas formalitāšu kārtošanas klientu precēm muitas noliktavā normatīvajos aktos noteiktajā kārtībā, muitas uzraudzībā un ievērojot piemērojamos sankciju ierobežojumus.</t>
+  </si>
+  <si>
+    <t>SIA “Direct Logistic Solutions” neveic un nav veikusi preču pirkšanu vai pārdošanu ar Krievijas Federācijas vai Baltkrievijas uzņēmumiem. Uzņēmums sniedz starptautiskās loģistikas, kravu ekspedīcijas un aģenta pakalpojumus, tostarp atsevišķos gadījumos pārstāvot ārvalstu klientus Eiropas Savienībā un nodrošinot ar kravu nosūtīšanu un muitas formalitātēm saistītus pakalpojumus. Uzņēmuma iekļaušana publicētajā sarakstā ir saistīta ar šādu pakalpojumu sniegšanu klientu vārdā, nevis ar SIA “Direct Logistic Solutions” veiktu preču tirdzniecību ar Krieviju vai Baltkrieviju. SIA “Direct Logistic Solutions” nav attiecīgo preču pārdevējs vai pircējs. Uzņēmuma sniegtie pakalpojumi tiek veikti, ievērojot piemērojamos Eiropas Savienības sankciju un eksporta kontroles ierobežojumus.</t>
+  </si>
+  <si>
+    <t>DIRECT LOGISTIC SOLUTIONS SIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40103458810 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -305,51 +309,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -647,360 +651,390 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5912E434-B550-4B95-ADA6-90B7E3A1BE28}">
   <dimension ref="A1:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F11" sqref="F1:F1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A14" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.28515625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="28.88671875" customWidth="1"/>
+    <col min="2" max="2" width="37.33203125" customWidth="1"/>
+    <col min="3" max="3" width="16.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="16" style="2" customWidth="1"/>
-    <col min="5" max="5" width="79.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="79.5546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" thickBot="1">
+    <row r="1" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3"/>
     </row>
-    <row r="2" spans="1:6" ht="72">
+    <row r="2" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="72">
+    <row r="4" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="57.6">
+    <row r="5" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="72">
+    <row r="6" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="86.45">
+    <row r="7" spans="1:6" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="72">
+    <row r="9" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="57.6">
+    <row r="10" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="72">
+    <row r="11" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="86.45">
+    <row r="12" spans="1:6" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="72">
+    <row r="13" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="57.6">
+    <row r="14" spans="1:6" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="43.15">
+    <row r="15" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
-[...6 lines deleted...]
-    <row r="17" spans="1:5">
+    <row r="16" spans="1:6" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Sanita Salkovska-Buksa</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>