--- v1 (2026-02-19)
+++ v2 (2026-04-30)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SSD\!ApmainasFaili\Urban_Audit\Portals_stat_regioni\2025_dati\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SSD\!ApmainasFaili\Urban_Audit\Portals_stat_regioni\degurba_labojumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{271CB422-FBC8-4A76-B05F-7EBDA5EC9BBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A3B680AF-2676-4860-9103-10597952D3EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{192081EE-E108-4C23-8171-67FB34A0B100}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{192081EE-E108-4C23-8171-67FB34A0B100}"/>
   </bookViews>
   <sheets>
     <sheet name="DEGURBA 2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DEGURBA 2025'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -838,141 +838,141 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36C8CB80-634C-458F-8F07-CB26DD70E510}">
   <dimension ref="A1:D44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="46.7109375" customWidth="1"/>
     <col min="4" max="4" width="53" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="5">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="5">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="5">
         <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>8</v>
@@ -1264,51 +1264,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="5">
         <v>3</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>32</v>