--- v0 (2026-02-19)
+++ v1 (2026-04-30)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Sociala_stat\Aprekini\Reg_Stat\8_Publikacijas\Stat_regioni_lapa\izejdati\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SSD\!ApmainasFaili\Urban_Audit\Portals_stat_regioni\degurba_labojumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{923C1B67-9388-4259-ACDD-32B1921FBD48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{449060F4-6855-4B67-ABA9-CDDB9D6CF086}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="711" activeTab="2" xr2:uid="{E3F571B7-56D6-400C-B685-A88B0FF1474B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="711" activeTab="2" xr2:uid="{E3F571B7-56D6-400C-B685-A88B0FF1474B}"/>
   </bookViews>
   <sheets>
     <sheet name="Apzīmējumi" sheetId="6" r:id="rId1"/>
     <sheet name="līdz 01.07.2021" sheetId="4" r:id="rId2"/>
     <sheet name="pēc 01.07.2021" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'līdz 01.07.2021'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1143,197 +1143,50 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{D2E680EF-DF31-4CEC-9F41-2D5403FE589A}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{79061DCB-CEB5-40AF-8BBE-9C567F7DA3FD}"/>
     <cellStyle name="Normal_LV" xfId="3" xr:uid="{F7189BA2-9CCE-456A-8F51-2578D1C82137}"/>
     <cellStyle name="Normál_Munka1" xfId="4" xr:uid="{DB25E039-B3AF-482E-8E23-EA4716AD3453}"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color theme="1"/>
-[...145 lines deleted...]
-        <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
@@ -1436,90 +1289,237 @@
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{D4746CA2-6AA8-4ACE-A678-B847517FC863}" name="Table2" displayName="Table2" ref="A1:E120" totalsRowShown="0" headerRowDxfId="11">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{D4746CA2-6AA8-4ACE-A678-B847517FC863}" name="Table2" displayName="Table2" ref="A1:E120" totalsRowShown="0" headerRowDxfId="5">
   <autoFilter ref="A1:E120" xr:uid="{D4746CA2-6AA8-4ACE-A678-B847517FC863}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{89914026-2632-4973-B6D9-BAF456F26549}" name="Administratīvās teritorijas kods_x000a_ATVK 2017" dataDxfId="10" dataCellStyle="Normal 2"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{C6976E7C-702D-4FAF-BFD5-B9A1501C4D5F}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2019)" dataDxfId="6"/>
+    <tableColumn id="1" xr3:uid="{89914026-2632-4973-B6D9-BAF456F26549}" name="Administratīvās teritorijas kods_x000a_ATVK 2017" dataDxfId="4" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{5B4DB3D8-F617-433A-9143-5BDEDCF94700}" name="Administratīvās teritorijas nosaukums" dataDxfId="3" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" xr3:uid="{E4BD44E3-E83F-4547-B2A4-B0F138D8F0CE}" name="Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2012)" dataDxfId="2" dataCellStyle="Normal 2"/>
+    <tableColumn id="4" xr3:uid="{3C3A1CDC-DF89-485A-913E-92E972D26F10}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2017)" dataDxfId="1" dataCellStyle="Normal_LV"/>
+    <tableColumn id="5" xr3:uid="{C6976E7C-702D-4FAF-BFD5-B9A1501C4D5F}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2019)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{18697999-D360-4ADE-A51F-CB6F7817C66E}" name="Table1" displayName="Table1" ref="A1:E44" totalsRowShown="0" headerRowDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{18697999-D360-4ADE-A51F-CB6F7817C66E}" name="Table1" displayName="Table1" ref="A1:E44" totalsRowShown="0" headerRowDxfId="11">
   <autoFilter ref="A1:E44" xr:uid="{18697999-D360-4ADE-A51F-CB6F7817C66E}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{F564D452-1507-4E3E-9FFD-9CEE2E952524}" name="Administratīvās teritorijas kods_x000a_ATVK 2021" dataDxfId="4"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{7B89D1C2-D6D9-4CCE-8298-B6D7397817BF}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2025)" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{F564D452-1507-4E3E-9FFD-9CEE2E952524}" name="Administratīvās teritorijas kods_x000a_ATVK 2021" dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{1855209D-9050-4E20-91F9-E65DE6F6ADD9}" name="Administratīvās teritorijas nosaukums" dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{3F356274-5307-4D1C-8F30-8F5211736231}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2022)" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{94466611-F938-4557-833D-E826B53F25E1}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2024)" dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{7B89D1C2-D6D9-4CCE-8298-B6D7397817BF}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2025)" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -3914,51 +3914,51 @@
     <row r="124" spans="1:5" s="2" customFormat="1">
       <c r="A124" s="22">
         <v>3</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="22"/>
     </row>
     <row r="128" spans="1:5">
       <c r="B128" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B60BD78C-2148-417D-A054-6CE0EFB4557C}">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1"/>
+      <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="5" customWidth="1"/>
     <col min="3" max="4" width="46.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" style="5" customWidth="1"/>
     <col min="6" max="16384" width="8.7109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="56.45" customHeight="1">
       <c r="A1" s="4" t="s">
         <v>292</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>238</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>293</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>294</v>
       </c>
       <c r="E1" s="24" t="s">
@@ -3971,105 +3971,105 @@
       </c>
       <c r="B2" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="3">
         <v>1</v>
       </c>
       <c r="E2" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7" t="s">
         <v>244</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="5">
         <v>1</v>
       </c>
       <c r="D3" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E3" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7" t="s">
         <v>245</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>195</v>
       </c>
       <c r="C4" s="5">
         <v>2</v>
       </c>
       <c r="D4" s="3">
         <v>2</v>
       </c>
       <c r="E4" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7" t="s">
         <v>246</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C5" s="5">
         <v>2</v>
       </c>
       <c r="D5" s="3">
         <v>2</v>
       </c>
       <c r="E5" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="5">
         <v>2</v>
       </c>
       <c r="D6" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E6" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7" t="s">
         <v>248</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5">
         <v>2</v>
       </c>
       <c r="D7" s="3">
         <v>2</v>
       </c>
       <c r="E7" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7" t="s">
         <v>249</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>3</v>
@@ -4430,54 +4430,54 @@
       </c>
       <c r="B29" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="3">
         <v>2</v>
       </c>
       <c r="E29" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="7" t="s">
         <v>273</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C30" s="5">
         <v>2</v>
       </c>
       <c r="D30" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E30" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="7" t="s">
         <v>274</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="5">
         <v>3</v>
       </c>
       <c r="D31" s="3">
         <v>3</v>
       </c>
       <c r="E31" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="7" t="s">
         <v>275</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>79</v>