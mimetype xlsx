--- v1 (2026-04-30)
+++ v2 (2026-07-05)
@@ -1,88 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SSD\!ApmainasFaili\Urban_Audit\Portals_stat_regioni\degurba_labojumi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kberzins\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{449060F4-6855-4B67-ABA9-CDDB9D6CF086}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C9053E1-C2DD-4759-A8FF-E01B7211ECE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="711" activeTab="2" xr2:uid="{E3F571B7-56D6-400C-B685-A88B0FF1474B}"/>
   </bookViews>
   <sheets>
     <sheet name="Apzīmējumi" sheetId="6" r:id="rId1"/>
-    <sheet name="līdz 01.07.2021" sheetId="4" r:id="rId2"/>
-    <sheet name="pēc 01.07.2021" sheetId="5" r:id="rId3"/>
+    <sheet name="pirms ATR" sheetId="4" r:id="rId2"/>
+    <sheet name="pēc ATR" sheetId="5" r:id="rId3"/>
+    <sheet name="pēc varakļānu novada apv." sheetId="7" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'līdz 01.07.2021'!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'pirms ATR'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="297">
   <si>
     <t>0170000</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>0270000</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>0620200</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
     <t>0621200</t>
   </si>
   <si>
     <t>Skrundas novads</t>
   </si>
   <si>
@@ -777,53 +779,50 @@
   <si>
     <t>0566900</t>
   </si>
   <si>
     <t>Krustpils novads</t>
   </si>
   <si>
     <t>0568700</t>
   </si>
   <si>
     <t>Salas novads</t>
   </si>
   <si>
     <t>Administratīvās teritorijas nosaukums</t>
   </si>
   <si>
     <t>Mazpilsēta un piepilsētas/ Vidēji blīvi apdzīvota teritorija</t>
   </si>
   <si>
     <t>Pilsēta/ Blīvi apdzīvota teritorija</t>
   </si>
   <si>
     <t>Lauku teritorija/ Mazapdzīvota teritorija</t>
   </si>
   <si>
-    <t>Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2012)</t>
-[...1 lines deleted...]
-  <si>
     <t>0001000</t>
   </si>
   <si>
     <t>0002000</t>
   </si>
   <si>
     <t>0003000</t>
   </si>
   <si>
     <t>0004000</t>
   </si>
   <si>
     <t>0005000</t>
   </si>
   <si>
     <t>0006000</t>
   </si>
   <si>
     <t>0007000</t>
   </si>
   <si>
     <t>0020000</t>
   </si>
   <si>
     <t>0021000</t>
@@ -922,77 +921,91 @@
     <t>0051000</t>
   </si>
   <si>
     <t>0052000</t>
   </si>
   <si>
     <t>0053000</t>
   </si>
   <si>
     <t>0054000</t>
   </si>
   <si>
     <t>Valmieras novads</t>
   </si>
   <si>
     <t>0055000</t>
   </si>
   <si>
     <t>0056000</t>
   </si>
   <si>
     <t>Administratīvās teritorijas kods
 ATVK 2017</t>
   </si>
   <si>
-    <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2017)</t>
-[...4 lines deleted...]
-  <si>
     <t>Administratīvās teritorijas kods
 ATVK 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2022)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2024)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2025)</t>
+    <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2026 - provizorisks)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2021)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2014 - 01.01.2017)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2018 - 01.01.2019)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2020)</t>
+  </si>
+  <si>
+    <t>Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2011 - 01.01.2013)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Arial Baltic"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
@@ -1020,185 +1033,293 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Cambria"/>
       <family val="1"/>
       <charset val="186"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="4"/>
       </right>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="4"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="4"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="4"/>
+      </right>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...27 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{D2E680EF-DF31-4CEC-9F41-2D5403FE589A}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{79061DCB-CEB5-40AF-8BBE-9C567F7DA3FD}"/>
+    <cellStyle name="Normal 4" xfId="5" xr:uid="{9B82566E-FA4D-4C7F-A008-205B336A71EF}"/>
     <cellStyle name="Normal_LV" xfId="3" xr:uid="{F7189BA2-9CCE-456A-8F51-2578D1C82137}"/>
     <cellStyle name="Normál_Munka1" xfId="4" xr:uid="{DB25E039-B3AF-482E-8E23-EA4716AD3453}"/>
   </cellStyles>
   <dxfs count="12">
+    <dxf>
+      <font>
+        <sz val="12"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
@@ -1301,94 +1422,50 @@
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color theme="1"/>
-[...42 lines deleted...]
-        <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
@@ -1450,76 +1527,82 @@
         <charset val="186"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{D4746CA2-6AA8-4ACE-A678-B847517FC863}" name="Table2" displayName="Table2" ref="A1:E120" totalsRowShown="0" headerRowDxfId="5">
-[...6 lines deleted...]
-    <tableColumn id="5" xr3:uid="{C6976E7C-702D-4FAF-BFD5-B9A1501C4D5F}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2019)" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{D4746CA2-6AA8-4ACE-A678-B847517FC863}" name="Table2" displayName="Table2" ref="A1:G120" totalsRowShown="0" headerRowDxfId="7">
+  <autoFilter ref="A1:G120" xr:uid="{D4746CA2-6AA8-4ACE-A678-B847517FC863}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G120">
+    <sortCondition ref="B1:B120"/>
+  </sortState>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{89914026-2632-4973-B6D9-BAF456F26549}" name="Administratīvās teritorijas kods_x000a_ATVK 2017" dataDxfId="6" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{5B4DB3D8-F617-433A-9143-5BDEDCF94700}" name="Administratīvās teritorijas nosaukums" dataDxfId="5" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" xr3:uid="{E4BD44E3-E83F-4547-B2A4-B0F138D8F0CE}" name="Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2011 - 01.01.2013)" dataDxfId="4" dataCellStyle="Normal 2"/>
+    <tableColumn id="4" xr3:uid="{3C3A1CDC-DF89-485A-913E-92E972D26F10}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2014 - 01.01.2017)" dataDxfId="3" dataCellStyle="Normal_LV"/>
+    <tableColumn id="8" xr3:uid="{51D789D6-B2F1-4DF8-8778-B8C797BB5B82}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2018 - 01.01.2019)" dataDxfId="2" dataCellStyle="Normal_LV"/>
+    <tableColumn id="7" xr3:uid="{F664E66C-CD45-4F8D-AB17-95BE9A7D0A63}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2020)" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{61F3B8FE-57BF-4BF3-9EB5-DE1F38D855E3}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2021)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{18697999-D360-4ADE-A51F-CB6F7817C66E}" name="Table1" displayName="Table1" ref="A1:E44" totalsRowShown="0" headerRowDxfId="11">
-[...1 lines deleted...]
-  <tableColumns count="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{18697999-D360-4ADE-A51F-CB6F7817C66E}" name="Table1" displayName="Table1" ref="A1:C44" totalsRowShown="0" headerRowDxfId="11">
+  <autoFilter ref="A1:C44" xr:uid="{18697999-D360-4ADE-A51F-CB6F7817C66E}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C44">
+    <sortCondition ref="A1:A44"/>
+  </sortState>
+  <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{F564D452-1507-4E3E-9FFD-9CEE2E952524}" name="Administratīvās teritorijas kods_x000a_ATVK 2021" dataDxfId="10"/>
     <tableColumn id="2" xr3:uid="{1855209D-9050-4E20-91F9-E65DE6F6ADD9}" name="Administratīvās teritorijas nosaukums" dataDxfId="9"/>
     <tableColumn id="3" xr3:uid="{3F356274-5307-4D1C-8F30-8F5211736231}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (spēkā no 01.01.2022)" dataDxfId="8"/>
-    <tableColumn id="4" xr3:uid="{94466611-F938-4557-833D-E826B53F25E1}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2024)" dataDxfId="7"/>
-    <tableColumn id="6" xr3:uid="{7B89D1C2-D6D9-4CCE-8298-B6D7397817BF}" name=" Urbanizācijas pakāpes (DEGURBA) tipoloģijas kods (01.01.2025)" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1784,2962 +1867,3914 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{818A9300-7597-4F43-A191-29FDB8B7852E}">
   <dimension ref="A4:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
-    <row r="4" spans="1:2" s="5" customFormat="1" ht="15.75">
-      <c r="A4" s="23">
+    <row r="4" spans="1:2" s="4" customFormat="1" ht="15.75">
+      <c r="A4" s="22">
         <v>1</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="4" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="5" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="B5" s="5" t="s">
+    <row r="5" spans="1:2" s="4" customFormat="1" ht="15.75">
+      <c r="A5" s="22">
+        <v>2</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="5" customFormat="1" ht="15.75">
-[...3 lines deleted...]
-      <c r="B6" s="5" t="s">
+    <row r="6" spans="1:2" s="4" customFormat="1" ht="15.75">
+      <c r="A6" s="22">
+        <v>3</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>241</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BE9DFC5-D90D-4289-A241-3A2E72302F39}">
-  <dimension ref="A1:E128"/>
+  <dimension ref="A1:G128"/>
   <sheetViews>
-    <sheetView topLeftCell="A99" workbookViewId="0">
-      <selection activeCell="B128" sqref="B128"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" style="1" customWidth="1"/>
-    <col min="4" max="5" width="25.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="15" customWidth="1"/>
+    <col min="4" max="6" width="25.5703125" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="67.349999999999994" customHeight="1">
-[...3 lines deleted...]
-      <c r="B1" s="17" t="s">
+    <row r="1" spans="1:7" ht="63">
+      <c r="A1" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="B1" s="16" t="s">
         <v>238</v>
       </c>
-      <c r="C1" s="17" t="s">
-[...10 lines deleted...]
-      <c r="A2" s="9" t="s">
+      <c r="C1" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="D1" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="E1" s="16" t="s">
+        <v>294</v>
+      </c>
+      <c r="F1" s="16" t="s">
+        <v>295</v>
+      </c>
+      <c r="G1" s="16" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="15.75">
+      <c r="A2" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2" s="10">
+        <v>3</v>
+      </c>
+      <c r="D2" s="11">
+        <v>3</v>
+      </c>
+      <c r="E2" s="24">
+        <v>3</v>
+      </c>
+      <c r="F2" s="4">
+        <v>3</v>
+      </c>
+      <c r="G2" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15.75">
+      <c r="A3" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="C3" s="15">
+        <v>2</v>
+      </c>
+      <c r="D3" s="11">
+        <v>2</v>
+      </c>
+      <c r="E3" s="25">
+        <v>2</v>
+      </c>
+      <c r="F3" s="4">
+        <v>2</v>
+      </c>
+      <c r="G3" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15.75">
+      <c r="A4" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="10">
+        <v>3</v>
+      </c>
+      <c r="D4" s="11">
+        <v>3</v>
+      </c>
+      <c r="E4" s="24">
+        <v>3</v>
+      </c>
+      <c r="F4" s="4">
+        <v>3</v>
+      </c>
+      <c r="G4" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.75">
+      <c r="A5" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="C5" s="10">
+        <v>3</v>
+      </c>
+      <c r="D5" s="11">
+        <v>3</v>
+      </c>
+      <c r="E5" s="24">
+        <v>3</v>
+      </c>
+      <c r="F5" s="4">
+        <v>3</v>
+      </c>
+      <c r="G5" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.75">
+      <c r="A6" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="C6" s="10">
+        <v>3</v>
+      </c>
+      <c r="D6" s="11">
+        <v>3</v>
+      </c>
+      <c r="E6" s="24">
+        <v>3</v>
+      </c>
+      <c r="F6" s="4">
+        <v>3</v>
+      </c>
+      <c r="G6" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.75">
+      <c r="A7" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>3</v>
+      </c>
+      <c r="D7" s="11">
+        <v>3</v>
+      </c>
+      <c r="E7" s="24">
+        <v>3</v>
+      </c>
+      <c r="F7" s="4">
+        <v>3</v>
+      </c>
+      <c r="G7" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.75">
+      <c r="A8" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="C8" s="10">
+        <v>3</v>
+      </c>
+      <c r="D8" s="11">
+        <v>3</v>
+      </c>
+      <c r="E8" s="24">
+        <v>3</v>
+      </c>
+      <c r="F8" s="4">
+        <v>3</v>
+      </c>
+      <c r="G8" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.75">
+      <c r="A9" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="C9" s="10">
+        <v>3</v>
+      </c>
+      <c r="D9" s="11">
+        <v>3</v>
+      </c>
+      <c r="E9" s="24">
+        <v>3</v>
+      </c>
+      <c r="F9" s="4">
+        <v>3</v>
+      </c>
+      <c r="G9" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.75">
+      <c r="A10" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="C10" s="10">
+        <v>3</v>
+      </c>
+      <c r="D10" s="11">
+        <v>3</v>
+      </c>
+      <c r="E10" s="24">
+        <v>3</v>
+      </c>
+      <c r="F10" s="4">
+        <v>3</v>
+      </c>
+      <c r="G10" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.75">
+      <c r="A11" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="C11" s="10">
+        <v>3</v>
+      </c>
+      <c r="D11" s="11">
+        <v>3</v>
+      </c>
+      <c r="E11" s="24">
+        <v>3</v>
+      </c>
+      <c r="F11" s="4">
+        <v>3</v>
+      </c>
+      <c r="G11" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.75">
+      <c r="A12" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="C12" s="10">
+        <v>3</v>
+      </c>
+      <c r="D12" s="11">
+        <v>2</v>
+      </c>
+      <c r="E12" s="24">
+        <v>2</v>
+      </c>
+      <c r="F12" s="4">
+        <v>2</v>
+      </c>
+      <c r="G12" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.75">
+      <c r="A13" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="C13" s="10">
+        <v>3</v>
+      </c>
+      <c r="D13" s="11">
+        <v>3</v>
+      </c>
+      <c r="E13" s="24">
+        <v>2</v>
+      </c>
+      <c r="F13" s="4">
+        <v>2</v>
+      </c>
+      <c r="G13" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.75">
+      <c r="A14" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="C14" s="10">
+        <v>3</v>
+      </c>
+      <c r="D14" s="11">
+        <v>3</v>
+      </c>
+      <c r="E14" s="24">
+        <v>3</v>
+      </c>
+      <c r="F14" s="4">
+        <v>3</v>
+      </c>
+      <c r="G14" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.75">
+      <c r="A15" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="10">
+        <v>3</v>
+      </c>
+      <c r="D15" s="11">
+        <v>3</v>
+      </c>
+      <c r="E15" s="24">
+        <v>3</v>
+      </c>
+      <c r="F15" s="4">
+        <v>3</v>
+      </c>
+      <c r="G15" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15.75">
+      <c r="A16" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="10">
+        <v>2</v>
+      </c>
+      <c r="D16" s="11">
+        <v>3</v>
+      </c>
+      <c r="E16" s="24">
+        <v>3</v>
+      </c>
+      <c r="F16" s="4">
+        <v>3</v>
+      </c>
+      <c r="G16" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="15.75">
+      <c r="A17" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="C17" s="10">
+        <v>3</v>
+      </c>
+      <c r="D17" s="11">
+        <v>3</v>
+      </c>
+      <c r="E17" s="24">
+        <v>3</v>
+      </c>
+      <c r="F17" s="4">
+        <v>3</v>
+      </c>
+      <c r="G17" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="15.75">
+      <c r="A18" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="C18" s="10">
+        <v>3</v>
+      </c>
+      <c r="D18" s="11">
+        <v>3</v>
+      </c>
+      <c r="E18" s="24">
+        <v>3</v>
+      </c>
+      <c r="F18" s="4">
+        <v>3</v>
+      </c>
+      <c r="G18" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.75">
+      <c r="A19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="15">
+        <v>3</v>
+      </c>
+      <c r="D19" s="11">
+        <v>3</v>
+      </c>
+      <c r="E19" s="24">
+        <v>3</v>
+      </c>
+      <c r="F19" s="4">
+        <v>3</v>
+      </c>
+      <c r="G19" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.75">
+      <c r="A20" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C20" s="10">
+        <v>3</v>
+      </c>
+      <c r="D20" s="11">
+        <v>3</v>
+      </c>
+      <c r="E20" s="24">
+        <v>3</v>
+      </c>
+      <c r="F20" s="4">
+        <v>3</v>
+      </c>
+      <c r="G20" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.75">
+      <c r="A21" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="C21" s="10">
+        <v>3</v>
+      </c>
+      <c r="D21" s="11">
+        <v>3</v>
+      </c>
+      <c r="E21" s="24">
+        <v>3</v>
+      </c>
+      <c r="F21" s="4">
+        <v>3</v>
+      </c>
+      <c r="G21" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.75">
+      <c r="A22" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C22" s="10">
+        <v>3</v>
+      </c>
+      <c r="D22" s="11">
+        <v>3</v>
+      </c>
+      <c r="E22" s="24">
+        <v>3</v>
+      </c>
+      <c r="F22" s="4">
+        <v>3</v>
+      </c>
+      <c r="G22" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.75">
+      <c r="A23" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C23" s="10">
+        <v>2</v>
+      </c>
+      <c r="D23" s="11">
+        <v>2</v>
+      </c>
+      <c r="E23" s="24">
+        <v>2</v>
+      </c>
+      <c r="F23" s="4">
+        <v>2</v>
+      </c>
+      <c r="G23" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.75">
+      <c r="A24" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="10">
+        <v>3</v>
+      </c>
+      <c r="D24" s="11">
+        <v>3</v>
+      </c>
+      <c r="E24" s="24">
+        <v>3</v>
+      </c>
+      <c r="F24" s="4">
+        <v>3</v>
+      </c>
+      <c r="G24" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75">
+      <c r="A25" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="10">
+        <v>3</v>
+      </c>
+      <c r="D25" s="11">
+        <v>3</v>
+      </c>
+      <c r="E25" s="24">
+        <v>3</v>
+      </c>
+      <c r="F25" s="4">
+        <v>3</v>
+      </c>
+      <c r="G25" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.75">
+      <c r="A26" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B26" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="11">
+      <c r="C26" s="10">
         <v>1</v>
       </c>
-      <c r="D2" s="12">
+      <c r="D26" s="11">
         <v>1</v>
       </c>
-      <c r="E2" s="13">
+      <c r="E26" s="25">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="F26" s="12">
+        <v>1</v>
+      </c>
+      <c r="G26" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.75">
+      <c r="A27" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="10">
+        <v>3</v>
+      </c>
+      <c r="D27" s="11">
+        <v>3</v>
+      </c>
+      <c r="E27" s="24">
+        <v>3</v>
+      </c>
+      <c r="F27" s="4">
+        <v>3</v>
+      </c>
+      <c r="G27" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.75">
+      <c r="A28" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="C28" s="10">
+        <v>3</v>
+      </c>
+      <c r="D28" s="11">
+        <v>3</v>
+      </c>
+      <c r="E28" s="24">
+        <v>3</v>
+      </c>
+      <c r="F28" s="4">
+        <v>3</v>
+      </c>
+      <c r="G28" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.75">
+      <c r="A29" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="10">
+        <v>3</v>
+      </c>
+      <c r="D29" s="11">
+        <v>3</v>
+      </c>
+      <c r="E29" s="24">
+        <v>3</v>
+      </c>
+      <c r="F29" s="4">
+        <v>3</v>
+      </c>
+      <c r="G29" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="15.75">
+      <c r="A30" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="15">
+        <v>3</v>
+      </c>
+      <c r="D30" s="11">
+        <v>3</v>
+      </c>
+      <c r="E30" s="24">
+        <v>3</v>
+      </c>
+      <c r="F30" s="4">
+        <v>3</v>
+      </c>
+      <c r="G30" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="15.75">
+      <c r="A31" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="C31" s="10">
+        <v>3</v>
+      </c>
+      <c r="D31" s="11">
+        <v>3</v>
+      </c>
+      <c r="E31" s="24">
+        <v>3</v>
+      </c>
+      <c r="F31" s="4">
+        <v>3</v>
+      </c>
+      <c r="G31" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="15.75">
+      <c r="A32" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="C32" s="10">
+        <v>3</v>
+      </c>
+      <c r="D32" s="11">
+        <v>3</v>
+      </c>
+      <c r="E32" s="24">
+        <v>3</v>
+      </c>
+      <c r="F32" s="4">
+        <v>3</v>
+      </c>
+      <c r="G32" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.75">
+      <c r="A33" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" s="10">
+        <v>3</v>
+      </c>
+      <c r="D33" s="11">
+        <v>3</v>
+      </c>
+      <c r="E33" s="24">
+        <v>3</v>
+      </c>
+      <c r="F33" s="4">
+        <v>3</v>
+      </c>
+      <c r="G33" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.75">
+      <c r="A34" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="10">
+        <v>3</v>
+      </c>
+      <c r="D34" s="11">
+        <v>3</v>
+      </c>
+      <c r="E34" s="24">
+        <v>3</v>
+      </c>
+      <c r="F34" s="4">
+        <v>3</v>
+      </c>
+      <c r="G34" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15.75">
+      <c r="A35" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="C35" s="10">
+        <v>3</v>
+      </c>
+      <c r="D35" s="11">
+        <v>3</v>
+      </c>
+      <c r="E35" s="24">
+        <v>3</v>
+      </c>
+      <c r="F35" s="4">
+        <v>3</v>
+      </c>
+      <c r="G35" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.75">
+      <c r="A36" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="C36" s="10">
+        <v>3</v>
+      </c>
+      <c r="D36" s="11">
+        <v>2</v>
+      </c>
+      <c r="E36" s="24">
+        <v>3</v>
+      </c>
+      <c r="F36" s="4">
+        <v>3</v>
+      </c>
+      <c r="G36" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.75">
+      <c r="A37" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="10">
+        <v>3</v>
+      </c>
+      <c r="D37" s="11">
+        <v>2</v>
+      </c>
+      <c r="E37" s="24">
+        <v>2</v>
+      </c>
+      <c r="F37" s="4">
+        <v>2</v>
+      </c>
+      <c r="G37" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.75">
+      <c r="A38" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="10">
+        <v>3</v>
+      </c>
+      <c r="D38" s="11">
+        <v>3</v>
+      </c>
+      <c r="E38" s="24">
+        <v>3</v>
+      </c>
+      <c r="F38" s="4">
+        <v>3</v>
+      </c>
+      <c r="G38" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.75">
+      <c r="A39" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="C39" s="10">
+        <v>3</v>
+      </c>
+      <c r="D39" s="11">
+        <v>3</v>
+      </c>
+      <c r="E39" s="24">
+        <v>3</v>
+      </c>
+      <c r="F39" s="4">
+        <v>3</v>
+      </c>
+      <c r="G39" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.75">
+      <c r="A40" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="C40" s="10">
+        <v>3</v>
+      </c>
+      <c r="D40" s="11">
+        <v>3</v>
+      </c>
+      <c r="E40" s="24">
+        <v>3</v>
+      </c>
+      <c r="F40" s="4">
+        <v>3</v>
+      </c>
+      <c r="G40" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.75">
+      <c r="A41" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="C41" s="10">
+        <v>3</v>
+      </c>
+      <c r="D41" s="11">
+        <v>3</v>
+      </c>
+      <c r="E41" s="24">
+        <v>3</v>
+      </c>
+      <c r="F41" s="4">
+        <v>3</v>
+      </c>
+      <c r="G41" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.75">
+      <c r="A42" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="C42" s="10">
+        <v>3</v>
+      </c>
+      <c r="D42" s="11">
+        <v>3</v>
+      </c>
+      <c r="E42" s="24">
+        <v>3</v>
+      </c>
+      <c r="F42" s="4">
+        <v>3</v>
+      </c>
+      <c r="G42" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="15.75">
+      <c r="A43" s="8" t="s">
         <v>194</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B43" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="C3" s="11">
+      <c r="C43" s="10">
         <v>1</v>
       </c>
-      <c r="D3" s="12">
+      <c r="D43" s="11">
         <v>1</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E43" s="25">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="F43" s="12">
+        <v>1</v>
+      </c>
+      <c r="G43" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="15.75">
+      <c r="A44" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="C44" s="15">
+        <v>3</v>
+      </c>
+      <c r="D44" s="11">
+        <v>3</v>
+      </c>
+      <c r="E44" s="24">
+        <v>3</v>
+      </c>
+      <c r="F44" s="4">
+        <v>3</v>
+      </c>
+      <c r="G44" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="15.75">
+      <c r="A45" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B45" s="9" t="s">
         <v>197</v>
       </c>
-      <c r="C4" s="11">
-[...10 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="C45" s="10">
+        <v>2</v>
+      </c>
+      <c r="D45" s="11">
+        <v>2</v>
+      </c>
+      <c r="E45" s="25">
+        <v>2</v>
+      </c>
+      <c r="F45" s="12">
+        <v>2</v>
+      </c>
+      <c r="G45" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="15.75">
+      <c r="A46" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="C46" s="15">
+        <v>3</v>
+      </c>
+      <c r="D46" s="11">
+        <v>3</v>
+      </c>
+      <c r="E46" s="24">
+        <v>3</v>
+      </c>
+      <c r="F46" s="4">
+        <v>3</v>
+      </c>
+      <c r="G46" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15.75">
+      <c r="A47" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B47" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="C5" s="11">
-[...10 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="C47" s="10">
+        <v>2</v>
+      </c>
+      <c r="D47" s="11">
+        <v>2</v>
+      </c>
+      <c r="E47" s="25">
+        <v>2</v>
+      </c>
+      <c r="F47" s="12">
+        <v>2</v>
+      </c>
+      <c r="G47" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="15.75">
+      <c r="A48" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="C48" s="10">
+        <v>3</v>
+      </c>
+      <c r="D48" s="11">
+        <v>3</v>
+      </c>
+      <c r="E48" s="24">
+        <v>3</v>
+      </c>
+      <c r="F48" s="4">
+        <v>3</v>
+      </c>
+      <c r="G48" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="15.75">
+      <c r="A49" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C49" s="10">
+        <v>3</v>
+      </c>
+      <c r="D49" s="11">
+        <v>3</v>
+      </c>
+      <c r="E49" s="24">
+        <v>3</v>
+      </c>
+      <c r="F49" s="4">
+        <v>3</v>
+      </c>
+      <c r="G49" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="15.75">
+      <c r="A50" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="C50" s="10">
+        <v>3</v>
+      </c>
+      <c r="D50" s="11">
+        <v>3</v>
+      </c>
+      <c r="E50" s="24">
+        <v>3</v>
+      </c>
+      <c r="F50" s="4">
+        <v>3</v>
+      </c>
+      <c r="G50" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="15.75">
+      <c r="A51" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="C51" s="10">
+        <v>3</v>
+      </c>
+      <c r="D51" s="11">
+        <v>3</v>
+      </c>
+      <c r="E51" s="24">
+        <v>3</v>
+      </c>
+      <c r="F51" s="4">
+        <v>3</v>
+      </c>
+      <c r="G51" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="15.75">
+      <c r="A52" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" s="15">
+        <v>2</v>
+      </c>
+      <c r="D52" s="11">
+        <v>3</v>
+      </c>
+      <c r="E52" s="24">
+        <v>2</v>
+      </c>
+      <c r="F52" s="4">
+        <v>3</v>
+      </c>
+      <c r="G52" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="15.75">
+      <c r="A53" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="10">
+        <v>3</v>
+      </c>
+      <c r="D53" s="11">
+        <v>3</v>
+      </c>
+      <c r="E53" s="24">
+        <v>3</v>
+      </c>
+      <c r="F53" s="4">
+        <v>3</v>
+      </c>
+      <c r="G53" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="15.75">
+      <c r="A54" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="C54" s="10">
+        <v>3</v>
+      </c>
+      <c r="D54" s="11">
+        <v>3</v>
+      </c>
+      <c r="E54" s="24">
+        <v>3</v>
+      </c>
+      <c r="F54" s="4">
+        <v>3</v>
+      </c>
+      <c r="G54" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="15.75">
+      <c r="A55" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C55" s="10">
+        <v>3</v>
+      </c>
+      <c r="D55" s="11">
+        <v>3</v>
+      </c>
+      <c r="E55" s="24">
+        <v>3</v>
+      </c>
+      <c r="F55" s="4">
+        <v>3</v>
+      </c>
+      <c r="G55" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="15.75">
+      <c r="A56" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="C56" s="15">
+        <v>3</v>
+      </c>
+      <c r="D56" s="11">
+        <v>3</v>
+      </c>
+      <c r="E56" s="24">
+        <v>3</v>
+      </c>
+      <c r="F56" s="4">
+        <v>3</v>
+      </c>
+      <c r="G56" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="15.75">
+      <c r="A57" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="C57" s="10">
+        <v>3</v>
+      </c>
+      <c r="D57" s="11">
+        <v>2</v>
+      </c>
+      <c r="E57" s="24">
+        <v>2</v>
+      </c>
+      <c r="F57" s="4">
+        <v>2</v>
+      </c>
+      <c r="G57" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="15.75">
+      <c r="A58" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="10">
+        <v>2</v>
+      </c>
+      <c r="D58" s="11">
+        <v>2</v>
+      </c>
+      <c r="E58" s="24">
+        <v>3</v>
+      </c>
+      <c r="F58" s="4">
+        <v>3</v>
+      </c>
+      <c r="G58" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="15.75">
+      <c r="A59" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C59" s="10">
         <v>1</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D59" s="11">
         <v>1</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E59" s="24">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="9" t="s">
+      <c r="F59" s="12">
+        <v>1</v>
+      </c>
+      <c r="G59" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="15.75">
+      <c r="A60" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="C60" s="10">
+        <v>3</v>
+      </c>
+      <c r="D60" s="11">
+        <v>3</v>
+      </c>
+      <c r="E60" s="24">
+        <v>3</v>
+      </c>
+      <c r="F60" s="4">
+        <v>3</v>
+      </c>
+      <c r="G60" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="15.75">
+      <c r="A61" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" s="10">
+        <v>3</v>
+      </c>
+      <c r="D61" s="11">
+        <v>3</v>
+      </c>
+      <c r="E61" s="24">
+        <v>3</v>
+      </c>
+      <c r="F61" s="4">
+        <v>3</v>
+      </c>
+      <c r="G61" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="15.75">
+      <c r="A62" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C62" s="15">
+        <v>2</v>
+      </c>
+      <c r="D62" s="11">
+        <v>2</v>
+      </c>
+      <c r="E62" s="24">
+        <v>2</v>
+      </c>
+      <c r="F62" s="4">
+        <v>2</v>
+      </c>
+      <c r="G62" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="15.75">
+      <c r="A63" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="C63" s="10">
+        <v>3</v>
+      </c>
+      <c r="D63" s="11">
+        <v>3</v>
+      </c>
+      <c r="E63" s="24">
+        <v>3</v>
+      </c>
+      <c r="F63" s="4">
+        <v>3</v>
+      </c>
+      <c r="G63" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="15.75">
+      <c r="A64" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>2</v>
+      </c>
+      <c r="D64" s="11">
+        <v>2</v>
+      </c>
+      <c r="E64" s="24">
+        <v>2</v>
+      </c>
+      <c r="F64" s="4">
+        <v>2</v>
+      </c>
+      <c r="G64" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="15.75">
+      <c r="A65" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="C65" s="10">
+        <v>3</v>
+      </c>
+      <c r="D65" s="11">
+        <v>3</v>
+      </c>
+      <c r="E65" s="24">
+        <v>3</v>
+      </c>
+      <c r="F65" s="4">
+        <v>3</v>
+      </c>
+      <c r="G65" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="15.75">
+      <c r="A66" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="10">
+        <v>3</v>
+      </c>
+      <c r="D66" s="11">
+        <v>3</v>
+      </c>
+      <c r="E66" s="24">
+        <v>3</v>
+      </c>
+      <c r="F66" s="4">
+        <v>3</v>
+      </c>
+      <c r="G66" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="15.75">
+      <c r="A67" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="C67" s="10">
+        <v>3</v>
+      </c>
+      <c r="D67" s="11">
+        <v>3</v>
+      </c>
+      <c r="E67" s="24">
+        <v>3</v>
+      </c>
+      <c r="F67" s="4">
+        <v>3</v>
+      </c>
+      <c r="G67" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="15.75">
+      <c r="A68" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="C68" s="10">
+        <v>3</v>
+      </c>
+      <c r="D68" s="11">
+        <v>2</v>
+      </c>
+      <c r="E68" s="24">
+        <v>2</v>
+      </c>
+      <c r="F68" s="4">
+        <v>2</v>
+      </c>
+      <c r="G68" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="15.75">
+      <c r="A69" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B69" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C69" s="19">
+        <v>3</v>
+      </c>
+      <c r="D69" s="11">
+        <v>3</v>
+      </c>
+      <c r="E69" s="24">
+        <v>3</v>
+      </c>
+      <c r="F69" s="4">
+        <v>3</v>
+      </c>
+      <c r="G69" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="15.75">
+      <c r="A70" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" s="10">
+        <v>3</v>
+      </c>
+      <c r="D70" s="11">
+        <v>3</v>
+      </c>
+      <c r="E70" s="24">
+        <v>3</v>
+      </c>
+      <c r="F70" s="4">
+        <v>3</v>
+      </c>
+      <c r="G70" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="15.75">
+      <c r="A71" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="C71" s="10">
+        <v>3</v>
+      </c>
+      <c r="D71" s="11">
+        <v>3</v>
+      </c>
+      <c r="E71" s="24">
+        <v>3</v>
+      </c>
+      <c r="F71" s="4">
+        <v>3</v>
+      </c>
+      <c r="G71" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="15.75">
+      <c r="A72" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C72" s="10">
+        <v>3</v>
+      </c>
+      <c r="D72" s="11">
+        <v>3</v>
+      </c>
+      <c r="E72" s="24">
+        <v>3</v>
+      </c>
+      <c r="F72" s="4">
+        <v>3</v>
+      </c>
+      <c r="G72" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="15.75">
+      <c r="A73" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="C73" s="15">
+        <v>2</v>
+      </c>
+      <c r="D73" s="11">
+        <v>2</v>
+      </c>
+      <c r="E73" s="24">
+        <v>2</v>
+      </c>
+      <c r="F73" s="4">
+        <v>2</v>
+      </c>
+      <c r="G73" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="15.75">
+      <c r="A74" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="C74" s="10">
+        <v>2</v>
+      </c>
+      <c r="D74" s="11">
+        <v>2</v>
+      </c>
+      <c r="E74" s="24">
+        <v>2</v>
+      </c>
+      <c r="F74" s="4">
+        <v>2</v>
+      </c>
+      <c r="G74" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="15.75">
+      <c r="A75" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="C75" s="10">
+        <v>3</v>
+      </c>
+      <c r="D75" s="11">
+        <v>3</v>
+      </c>
+      <c r="E75" s="24">
+        <v>3</v>
+      </c>
+      <c r="F75" s="4">
+        <v>3</v>
+      </c>
+      <c r="G75" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="15.75">
+      <c r="A76" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="C76" s="10">
+        <v>3</v>
+      </c>
+      <c r="D76" s="11">
+        <v>3</v>
+      </c>
+      <c r="E76" s="24">
+        <v>3</v>
+      </c>
+      <c r="F76" s="4">
+        <v>3</v>
+      </c>
+      <c r="G76" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="15.75">
+      <c r="A77" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" s="10">
+        <v>3</v>
+      </c>
+      <c r="D77" s="11">
+        <v>3</v>
+      </c>
+      <c r="E77" s="24">
+        <v>3</v>
+      </c>
+      <c r="F77" s="4">
+        <v>3</v>
+      </c>
+      <c r="G77" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="15.75">
+      <c r="A78" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="C78" s="10">
+        <v>3</v>
+      </c>
+      <c r="D78" s="11">
+        <v>3</v>
+      </c>
+      <c r="E78" s="24">
+        <v>3</v>
+      </c>
+      <c r="F78" s="4">
+        <v>3</v>
+      </c>
+      <c r="G78" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="15.75">
+      <c r="A79" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B79" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C79" s="15">
+        <v>2</v>
+      </c>
+      <c r="D79" s="11">
+        <v>2</v>
+      </c>
+      <c r="E79" s="24">
+        <v>2</v>
+      </c>
+      <c r="F79" s="4">
+        <v>2</v>
+      </c>
+      <c r="G79" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="15.75">
+      <c r="A80" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C80" s="10">
+        <v>3</v>
+      </c>
+      <c r="D80" s="11">
+        <v>3</v>
+      </c>
+      <c r="E80" s="24">
+        <v>3</v>
+      </c>
+      <c r="F80" s="4">
+        <v>3</v>
+      </c>
+      <c r="G80" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="15.75">
+      <c r="A81" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="B81" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="C81" s="10">
+        <v>3</v>
+      </c>
+      <c r="D81" s="11">
+        <v>3</v>
+      </c>
+      <c r="E81" s="24">
+        <v>3</v>
+      </c>
+      <c r="F81" s="4">
+        <v>3</v>
+      </c>
+      <c r="G81" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="15.75">
+      <c r="A82" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="C82" s="10">
+        <v>3</v>
+      </c>
+      <c r="D82" s="11">
+        <v>3</v>
+      </c>
+      <c r="E82" s="24">
+        <v>3</v>
+      </c>
+      <c r="F82" s="4">
+        <v>3</v>
+      </c>
+      <c r="G82" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="15.75">
+      <c r="A83" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B83" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="11">
-[...10 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="C83" s="10">
+        <v>2</v>
+      </c>
+      <c r="D83" s="11">
+        <v>2</v>
+      </c>
+      <c r="E83" s="25">
+        <v>2</v>
+      </c>
+      <c r="F83" s="12">
+        <v>2</v>
+      </c>
+      <c r="G83" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="15.75">
+      <c r="A84" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C84" s="15">
+        <v>3</v>
+      </c>
+      <c r="D84" s="11">
+        <v>3</v>
+      </c>
+      <c r="E84" s="24">
+        <v>3</v>
+      </c>
+      <c r="F84" s="4">
+        <v>3</v>
+      </c>
+      <c r="G84" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="15.75">
+      <c r="A85" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C85" s="10">
+        <v>3</v>
+      </c>
+      <c r="D85" s="11">
+        <v>3</v>
+      </c>
+      <c r="E85" s="24">
+        <v>3</v>
+      </c>
+      <c r="F85" s="4">
+        <v>3</v>
+      </c>
+      <c r="G85" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="15.75">
+      <c r="A86" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B86" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C86" s="10">
         <v>1</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D86" s="11">
         <v>1</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E86" s="25">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="F86" s="12">
+        <v>1</v>
+      </c>
+      <c r="G86" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="15.75">
+      <c r="A87" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C87" s="10">
+        <v>3</v>
+      </c>
+      <c r="D87" s="11">
+        <v>3</v>
+      </c>
+      <c r="E87" s="24">
+        <v>3</v>
+      </c>
+      <c r="F87" s="4">
+        <v>3</v>
+      </c>
+      <c r="G87" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="15.75">
+      <c r="A88" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="C88" s="10">
+        <v>3</v>
+      </c>
+      <c r="D88" s="11">
+        <v>3</v>
+      </c>
+      <c r="E88" s="24">
+        <v>3</v>
+      </c>
+      <c r="F88" s="4">
+        <v>3</v>
+      </c>
+      <c r="G88" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="15.75">
+      <c r="A89" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C89" s="10">
+        <v>3</v>
+      </c>
+      <c r="D89" s="11">
+        <v>3</v>
+      </c>
+      <c r="E89" s="24">
+        <v>3</v>
+      </c>
+      <c r="F89" s="4">
+        <v>3</v>
+      </c>
+      <c r="G89" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="15.75">
+      <c r="A90" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C90" s="10">
+        <v>3</v>
+      </c>
+      <c r="D90" s="11">
+        <v>3</v>
+      </c>
+      <c r="E90" s="24">
+        <v>3</v>
+      </c>
+      <c r="F90" s="4">
+        <v>3</v>
+      </c>
+      <c r="G90" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="15.75">
+      <c r="A91" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="B91" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C91" s="10">
+        <v>3</v>
+      </c>
+      <c r="D91" s="11">
+        <v>3</v>
+      </c>
+      <c r="E91" s="24">
+        <v>3</v>
+      </c>
+      <c r="F91" s="4">
+        <v>3</v>
+      </c>
+      <c r="G91" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="15.75">
+      <c r="A92" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="C92" s="10">
+        <v>3</v>
+      </c>
+      <c r="D92" s="11">
+        <v>3</v>
+      </c>
+      <c r="E92" s="24">
+        <v>3</v>
+      </c>
+      <c r="F92" s="4">
+        <v>3</v>
+      </c>
+      <c r="G92" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="15.75">
+      <c r="A93" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C93" s="10">
+        <v>3</v>
+      </c>
+      <c r="D93" s="11">
+        <v>3</v>
+      </c>
+      <c r="E93" s="24">
+        <v>3</v>
+      </c>
+      <c r="F93" s="4">
+        <v>3</v>
+      </c>
+      <c r="G93" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="15.75">
+      <c r="A94" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="B94" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="C94" s="10">
+        <v>3</v>
+      </c>
+      <c r="D94" s="11">
+        <v>3</v>
+      </c>
+      <c r="E94" s="24">
+        <v>3</v>
+      </c>
+      <c r="F94" s="4">
+        <v>3</v>
+      </c>
+      <c r="G94" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="15.75">
+      <c r="A95" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B95" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="C95" s="10">
+        <v>2</v>
+      </c>
+      <c r="D95" s="11">
+        <v>2</v>
+      </c>
+      <c r="E95" s="24">
+        <v>2</v>
+      </c>
+      <c r="F95" s="4">
+        <v>2</v>
+      </c>
+      <c r="G95" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="15.75">
+      <c r="A96" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B96" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C96" s="10">
+        <v>3</v>
+      </c>
+      <c r="D96" s="11">
+        <v>3</v>
+      </c>
+      <c r="E96" s="24">
+        <v>3</v>
+      </c>
+      <c r="F96" s="4">
+        <v>3</v>
+      </c>
+      <c r="G96" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="15.75">
+      <c r="A97" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="C97" s="10">
+        <v>3</v>
+      </c>
+      <c r="D97" s="11">
+        <v>3</v>
+      </c>
+      <c r="E97" s="24">
+        <v>3</v>
+      </c>
+      <c r="F97" s="4">
+        <v>3</v>
+      </c>
+      <c r="G97" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="15.75">
+      <c r="A98" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C98" s="10">
+        <v>3</v>
+      </c>
+      <c r="D98" s="11">
+        <v>3</v>
+      </c>
+      <c r="E98" s="24">
+        <v>3</v>
+      </c>
+      <c r="F98" s="4">
+        <v>3</v>
+      </c>
+      <c r="G98" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="15.75">
+      <c r="A99" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B99" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C99" s="15">
+        <v>2</v>
+      </c>
+      <c r="D99" s="11">
+        <v>2</v>
+      </c>
+      <c r="E99" s="24">
+        <v>2</v>
+      </c>
+      <c r="F99" s="4">
+        <v>2</v>
+      </c>
+      <c r="G99" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="15.75">
+      <c r="A100" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="B100" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="C100" s="10">
+        <v>3</v>
+      </c>
+      <c r="D100" s="11">
+        <v>3</v>
+      </c>
+      <c r="E100" s="24">
+        <v>3</v>
+      </c>
+      <c r="F100" s="4">
+        <v>3</v>
+      </c>
+      <c r="G100" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="15.75">
+      <c r="A101" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C101" s="10">
+        <v>3</v>
+      </c>
+      <c r="D101" s="11">
+        <v>3</v>
+      </c>
+      <c r="E101" s="24">
+        <v>3</v>
+      </c>
+      <c r="F101" s="4">
+        <v>3</v>
+      </c>
+      <c r="G101" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="15.75">
+      <c r="A102" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="C102" s="10">
+        <v>3</v>
+      </c>
+      <c r="D102" s="11">
+        <v>3</v>
+      </c>
+      <c r="E102" s="24">
+        <v>3</v>
+      </c>
+      <c r="F102" s="4">
+        <v>3</v>
+      </c>
+      <c r="G102" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="15.75">
+      <c r="A103" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="C103" s="10">
+        <v>3</v>
+      </c>
+      <c r="D103" s="11">
+        <v>3</v>
+      </c>
+      <c r="E103" s="24">
+        <v>3</v>
+      </c>
+      <c r="F103" s="4">
+        <v>3</v>
+      </c>
+      <c r="G103" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="15.75">
+      <c r="A104" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="C104" s="10">
+        <v>3</v>
+      </c>
+      <c r="D104" s="11">
+        <v>3</v>
+      </c>
+      <c r="E104" s="24">
+        <v>3</v>
+      </c>
+      <c r="F104" s="4">
+        <v>3</v>
+      </c>
+      <c r="G104" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="15.75">
+      <c r="A105" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" s="10">
+        <v>3</v>
+      </c>
+      <c r="D105" s="11">
+        <v>3</v>
+      </c>
+      <c r="E105" s="24">
+        <v>3</v>
+      </c>
+      <c r="F105" s="4">
+        <v>3</v>
+      </c>
+      <c r="G105" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="15.75">
+      <c r="A106" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B106" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="C106" s="15">
+        <v>3</v>
+      </c>
+      <c r="D106" s="11">
+        <v>3</v>
+      </c>
+      <c r="E106" s="24">
+        <v>3</v>
+      </c>
+      <c r="F106" s="4">
+        <v>3</v>
+      </c>
+      <c r="G106" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="15.75">
+      <c r="A107" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="C107" s="10">
+        <v>2</v>
+      </c>
+      <c r="D107" s="11">
+        <v>2</v>
+      </c>
+      <c r="E107" s="24">
+        <v>2</v>
+      </c>
+      <c r="F107" s="4">
+        <v>2</v>
+      </c>
+      <c r="G107" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="15.75">
+      <c r="A108" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C108" s="10">
+        <v>3</v>
+      </c>
+      <c r="D108" s="11">
+        <v>3</v>
+      </c>
+      <c r="E108" s="24">
+        <v>3</v>
+      </c>
+      <c r="F108" s="4">
+        <v>3</v>
+      </c>
+      <c r="G108" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="15.75">
+      <c r="A109" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="C109" s="10">
+        <v>2</v>
+      </c>
+      <c r="D109" s="11">
+        <v>2</v>
+      </c>
+      <c r="E109" s="24">
+        <v>3</v>
+      </c>
+      <c r="F109" s="4">
+        <v>3</v>
+      </c>
+      <c r="G109" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="15.75">
+      <c r="A110" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B110" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="C9" s="11">
-[...1744 lines deleted...]
-      <c r="A112" s="9" t="s">
+      <c r="C110" s="10">
+        <v>2</v>
+      </c>
+      <c r="D110" s="11">
+        <v>2</v>
+      </c>
+      <c r="E110" s="25">
+        <v>2</v>
+      </c>
+      <c r="F110" s="12">
+        <v>2</v>
+      </c>
+      <c r="G110" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="15.75">
+      <c r="A111" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="B112" s="10" t="s">
+      <c r="B111" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="C112" s="11">
-[...10 lines deleted...]
-      <c r="A113" s="14" t="s">
+      <c r="C111" s="10">
+        <v>3</v>
+      </c>
+      <c r="D111" s="11">
+        <v>3</v>
+      </c>
+      <c r="E111" s="24">
+        <v>3</v>
+      </c>
+      <c r="F111" s="4">
+        <v>3</v>
+      </c>
+      <c r="G111" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="15.75">
+      <c r="A112" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B113" s="15" t="s">
+      <c r="B112" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="C113" s="16">
-[...10 lines deleted...]
-      <c r="A114" s="9" t="s">
+      <c r="C112" s="15">
+        <v>3</v>
+      </c>
+      <c r="D112" s="11">
+        <v>3</v>
+      </c>
+      <c r="E112" s="24">
+        <v>3</v>
+      </c>
+      <c r="F112" s="4">
+        <v>3</v>
+      </c>
+      <c r="G112" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="15.75">
+      <c r="A113" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="B114" s="10" t="s">
+      <c r="B113" s="9" t="s">
         <v>163</v>
       </c>
-      <c r="C114" s="11">
-[...10 lines deleted...]
-      <c r="A115" s="9" t="s">
+      <c r="C113" s="10">
+        <v>3</v>
+      </c>
+      <c r="D113" s="11">
+        <v>3</v>
+      </c>
+      <c r="E113" s="24">
+        <v>3</v>
+      </c>
+      <c r="F113" s="4">
+        <v>3</v>
+      </c>
+      <c r="G113" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="15.75">
+      <c r="A114" s="8" t="s">
         <v>216</v>
       </c>
-      <c r="B115" s="10" t="s">
+      <c r="B114" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="C115" s="11">
-[...10 lines deleted...]
-      <c r="A116" s="9" t="s">
+      <c r="C114" s="10">
+        <v>3</v>
+      </c>
+      <c r="D114" s="11">
+        <v>3</v>
+      </c>
+      <c r="E114" s="24">
+        <v>3</v>
+      </c>
+      <c r="F114" s="4">
+        <v>3</v>
+      </c>
+      <c r="G114" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="15.75">
+      <c r="A115" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B115" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C115" s="10">
+        <v>2</v>
+      </c>
+      <c r="D115" s="11">
+        <v>2</v>
+      </c>
+      <c r="E115" s="25">
+        <v>2</v>
+      </c>
+      <c r="F115" s="12">
+        <v>2</v>
+      </c>
+      <c r="G115" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="15.75">
+      <c r="A116" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="B116" s="10" t="s">
+      <c r="B116" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C116" s="11">
-[...10 lines deleted...]
-      <c r="A117" s="9" t="s">
+      <c r="C116" s="10">
+        <v>3</v>
+      </c>
+      <c r="D116" s="11">
+        <v>3</v>
+      </c>
+      <c r="E116" s="24">
+        <v>3</v>
+      </c>
+      <c r="F116" s="4">
+        <v>3</v>
+      </c>
+      <c r="G116" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="15.75">
+      <c r="A117" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="B117" s="10" t="s">
+      <c r="B117" s="9" t="s">
         <v>233</v>
       </c>
-      <c r="C117" s="11">
-[...10 lines deleted...]
-      <c r="A118" s="9" t="s">
+      <c r="C117" s="10">
+        <v>3</v>
+      </c>
+      <c r="D117" s="11">
+        <v>3</v>
+      </c>
+      <c r="E117" s="24">
+        <v>3</v>
+      </c>
+      <c r="F117" s="4">
+        <v>3</v>
+      </c>
+      <c r="G117" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="15.75">
+      <c r="A118" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="B118" s="10" t="s">
+      <c r="B118" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C118" s="11">
-[...10 lines deleted...]
-      <c r="A119" s="9" t="s">
+      <c r="C118" s="10">
+        <v>3</v>
+      </c>
+      <c r="D118" s="11">
+        <v>3</v>
+      </c>
+      <c r="E118" s="24">
+        <v>3</v>
+      </c>
+      <c r="F118" s="4">
+        <v>3</v>
+      </c>
+      <c r="G118" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="15.75">
+      <c r="A119" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="B119" s="10" t="s">
+      <c r="B119" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="C119" s="11">
-[...10 lines deleted...]
-      <c r="A120" s="14" t="s">
+      <c r="C119" s="10">
+        <v>3</v>
+      </c>
+      <c r="D119" s="11">
+        <v>3</v>
+      </c>
+      <c r="E119" s="24">
+        <v>3</v>
+      </c>
+      <c r="F119" s="4">
+        <v>3</v>
+      </c>
+      <c r="G119" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="15.75">
+      <c r="A120" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B120" s="15" t="s">
+      <c r="B120" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="C120" s="16">
-[...10 lines deleted...]
-      <c r="A122" s="22">
+      <c r="C120" s="15">
+        <v>3</v>
+      </c>
+      <c r="D120" s="11">
+        <v>3</v>
+      </c>
+      <c r="E120" s="24">
+        <v>3</v>
+      </c>
+      <c r="F120" s="4">
+        <v>3</v>
+      </c>
+      <c r="G120" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" s="2" customFormat="1">
+      <c r="A122" s="21">
         <v>1</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="C122" s="22"/>
-[...2 lines deleted...]
-      <c r="A123" s="22">
+      <c r="C122" s="21"/>
+    </row>
+    <row r="123" spans="1:7" s="2" customFormat="1">
+      <c r="A123" s="21">
         <v>2</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="C123" s="22"/>
-[...2 lines deleted...]
-      <c r="A124" s="22">
+      <c r="C123" s="21"/>
+    </row>
+    <row r="124" spans="1:7" s="2" customFormat="1">
+      <c r="A124" s="21">
         <v>3</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="C124" s="22"/>
-[...2 lines deleted...]
-      <c r="B128" s="21"/>
+      <c r="C124" s="21"/>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="B128" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B60BD78C-2148-417D-A054-6CE0EFB4557C}">
-  <dimension ref="A1:E44"/>
+  <dimension ref="A1:C44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="21.28515625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="8.7109375" style="5"/>
+    <col min="1" max="1" width="21.28515625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="4" customWidth="1"/>
+    <col min="3" max="3" width="46.7109375" style="4" customWidth="1"/>
+    <col min="4" max="16384" width="8.7109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="56.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="B1" s="4" t="s">
+    <row r="1" spans="1:3" ht="56.45" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B1" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="C1" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A2" s="6" t="s">
+      <c r="C1" s="3" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="6" t="s">
         <v>243</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B3" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="4">
         <v>1</v>
       </c>
-      <c r="D2" s="3">
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C4" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="3">
+      <c r="C6" s="4">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...51 lines deleted...]
-      <c r="A6" s="7" t="s">
+    <row r="7" spans="1:3">
+      <c r="A7" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="B7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B9" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C9" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="B10" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C10" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B11" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="C11" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="C11" s="5">
-[...10 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B12" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C12" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="B13" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="B14" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C14" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="B15" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C15" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="B16" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="C16" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="C16" s="5">
-[...10 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="B17" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C17" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A18" s="7" t="s">
+      <c r="B18" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C18" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A19" s="7" t="s">
+      <c r="B19" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C19" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A20" s="7" t="s">
+      <c r="B20" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C20" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="B21" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A22" s="7" t="s">
+      <c r="B22" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C22" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A23" s="7" t="s">
+      <c r="B23" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C23" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A24" s="7" t="s">
+      <c r="B24" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A25" s="7" t="s">
+      <c r="B25" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="B26" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A27" s="7" t="s">
+      <c r="B27" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C27" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A28" s="7" t="s">
+      <c r="B28" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C28" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A29" s="7" t="s">
+      <c r="B29" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A30" s="7" t="s">
+      <c r="B30" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A31" s="7" t="s">
+      <c r="B31" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A32" s="7" t="s">
+      <c r="B32" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="6" t="s">
         <v>275</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A33" s="7" t="s">
+      <c r="B33" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A34" s="7" t="s">
+      <c r="B34" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C34" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A35" s="7" t="s">
+      <c r="B35" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A36" s="7" t="s">
+      <c r="B36" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A37" s="7" t="s">
+      <c r="B37" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C37" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A38" s="7" t="s">
+      <c r="B38" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C38" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A39" s="7" t="s">
+      <c r="B39" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A40" s="7" t="s">
+      <c r="B40" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C40" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A41" s="7" t="s">
+      <c r="B41" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C41" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="7" t="s">
         <v>284</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A42" s="8" t="s">
+      <c r="B42" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="B42" s="5" t="s">
+      <c r="C42" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="C42" s="5">
-[...10 lines deleted...]
-      <c r="A43" s="7" t="s">
+      <c r="B43" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="B43" s="5" t="s">
-[...16 lines deleted...]
-      <c r="B44" s="5" t="s">
+      <c r="B44" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="C44" s="5">
-[...5 lines deleted...]
-      <c r="E44" s="3">
+      <c r="C44" s="4">
         <v>3</v>
       </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED07B18F-7083-435B-B2EA-32C0AF6F338C}">
+  <dimension ref="A1:C43"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75"/>
+  <cols>
+    <col min="1" max="1" width="21.28515625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="28.42578125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="40.7109375" style="4" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="47.25">
+      <c r="A1" s="28" t="s">
+        <v>289</v>
+      </c>
+      <c r="B1" s="29" t="s">
+        <v>238</v>
+      </c>
+      <c r="C1" s="23" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="30" t="s">
+        <v>242</v>
+      </c>
+      <c r="B2" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="32" t="s">
+        <v>243</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="32" t="s">
+        <v>244</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>195</v>
+      </c>
+      <c r="C4" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="32" t="s">
+        <v>245</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C5" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="32" t="s">
+        <v>246</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="32" t="s">
+        <v>247</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="32" t="s">
+        <v>248</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="32" t="s">
+        <v>249</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>199</v>
+      </c>
+      <c r="C9" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="32" t="s">
+        <v>250</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="C10" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="32" t="s">
+        <v>251</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>252</v>
+      </c>
+      <c r="C11" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="32" t="s">
+        <v>253</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="C12" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="32" t="s">
+        <v>254</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="32" t="s">
+        <v>255</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>211</v>
+      </c>
+      <c r="C14" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="32" t="s">
+        <v>256</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>149</v>
+      </c>
+      <c r="C15" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="32" t="s">
+        <v>257</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="C16" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="32" t="s">
+        <v>259</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>219</v>
+      </c>
+      <c r="C17" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="32" t="s">
+        <v>260</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>165</v>
+      </c>
+      <c r="C18" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="32" t="s">
+        <v>261</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>225</v>
+      </c>
+      <c r="C19" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="32" t="s">
+        <v>262</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>229</v>
+      </c>
+      <c r="C20" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="32" t="s">
+        <v>263</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="C22" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="32" t="s">
+        <v>265</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="C23" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="32" t="s">
+        <v>266</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="32" t="s">
+        <v>267</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="32" t="s">
+        <v>268</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="32" t="s">
+        <v>269</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>167</v>
+      </c>
+      <c r="C27" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="32" t="s">
+        <v>270</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="C28" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="32" t="s">
+        <v>271</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="32" t="s">
+        <v>272</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="32" t="s">
+        <v>273</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="32" t="s">
+        <v>274</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="32" t="s">
+        <v>275</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="32" t="s">
+        <v>276</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C34" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="32" t="s">
+        <v>277</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="32" t="s">
+        <v>278</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="32" t="s">
+        <v>279</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="C37" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="32" t="s">
+        <v>280</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="C38" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="32" t="s">
+        <v>281</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="32" t="s">
+        <v>282</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="C40" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="32" t="s">
+        <v>283</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>177</v>
+      </c>
+      <c r="C41" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="30" t="s">
+        <v>284</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>285</v>
+      </c>
+      <c r="C42" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="33" t="s">
+        <v>287</v>
+      </c>
+      <c r="B43" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="27">
+        <v>3</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C43">
+    <sortCondition ref="A1:A43"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Apzīmējumi</vt:lpstr>
-      <vt:lpstr>līdz 01.07.2021</vt:lpstr>
-      <vt:lpstr>pēc 01.07.2021</vt:lpstr>
+      <vt:lpstr>pirms ATR</vt:lpstr>
+      <vt:lpstr>pēc ATR</vt:lpstr>
+      <vt:lpstr>pēc varakļānu novada apv.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>heideor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>