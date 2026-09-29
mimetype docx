--- v0 (2026-01-23)
+++ v1 (2026-09-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2536"/>
         <w:gridCol w:w="1861"/>
         <w:gridCol w:w="936"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="1096"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="478"/>
         <w:gridCol w:w="3293"/>
       </w:tblGrid>
       <w:tr w:rsidR="000218C0" w:rsidRPr="00573BB4" w14:paraId="053BEB45" w14:textId="77777777" w:rsidTr="00E02A55">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6483" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -104,80 +104,124 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="5F497A"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="5F497A"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="5F497A"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="5F497A"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21BFEDD0" w14:textId="77777777" w:rsidR="000218C0" w:rsidRPr="00573BB4" w:rsidRDefault="000218C0" w:rsidP="00CC5895">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Mūsu adrese:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B12FB7C" w14:textId="10B96F83" w:rsidR="000218C0" w:rsidRPr="00573BB4" w:rsidRDefault="000218C0" w:rsidP="00CC5895">
+          <w:p w14:paraId="5B12FB7C" w14:textId="47F319F9" w:rsidR="000218C0" w:rsidRPr="00573BB4" w:rsidRDefault="002A7D9B" w:rsidP="00CC5895">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00573BB4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Talejas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00573BB4">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B624F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B624F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B624F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B624F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, LV-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>026</w:t>
+            </w:r>
+            <w:r w:rsidR="000218C0" w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00952475" w:rsidRPr="00573BB4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>www.csp.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0246A35C" w14:textId="77777777" w:rsidR="000218C0" w:rsidRPr="00573BB4" w:rsidRDefault="000218C0" w:rsidP="00CC5895">
             <w:pPr>
@@ -413,51 +457,50 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">VSPARK </w:t>
             </w:r>
             <w:r w:rsidR="00D94A5D" w:rsidRPr="00D94A5D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>10507048</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C308AC" w:rsidRPr="00573BB4" w14:paraId="019A0D70" w14:textId="77777777" w:rsidTr="00E02A55">
         <w:trPr>
           <w:trHeight w:val="1435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6483" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="5F497A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66BD75FA" w14:textId="77777777" w:rsidR="00C308AC" w:rsidRPr="00573BB4" w:rsidRDefault="00C308AC" w:rsidP="00CC5895">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="5F497A"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="5F497A"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -2090,51 +2133,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78F9E3BF" w14:textId="77777777" w:rsidR="00C308AC" w:rsidRPr="00573BB4" w:rsidRDefault="00C308AC" w:rsidP="00C308AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C308AC" w:rsidRPr="00CC68CA" w14:paraId="1675BD38" w14:textId="77777777" w:rsidTr="00274D66">
+      <w:tr w:rsidR="00C308AC" w:rsidRPr="002A7D9B" w14:paraId="1675BD38" w14:textId="77777777" w:rsidTr="00274D66">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25A30F06" w14:textId="77777777" w:rsidR="00C308AC" w:rsidRPr="00573BB4" w:rsidRDefault="009E3D0B" w:rsidP="00CC5895">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="244061"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -2220,51 +2263,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Apsekojuma mērķis ir iegūt statistisko informāciju par </w:t>
             </w:r>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>augstākās izglītības iestāžu darbību.</w:t>
             </w:r>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C308AC" w:rsidRPr="00CC68CA" w14:paraId="0506DFC5" w14:textId="77777777" w:rsidTr="00274D66">
+      <w:tr w:rsidR="00C308AC" w:rsidRPr="002A7D9B" w14:paraId="0506DFC5" w14:textId="77777777" w:rsidTr="00274D66">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DE8D400" w14:textId="77777777" w:rsidR="00C308AC" w:rsidRPr="00573BB4" w:rsidRDefault="009E3D0B" w:rsidP="00CC5895">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="244061"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -4506,51 +4549,51 @@
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A749ABC" w14:textId="77777777" w:rsidR="00CA0977" w:rsidRPr="00573BB4" w:rsidRDefault="00CA0977" w:rsidP="00ED20AC">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE40B4" w:rsidRPr="00CC68CA" w14:paraId="1C92D0A2" w14:textId="77777777" w:rsidTr="00102EB5">
+      <w:tr w:rsidR="00EE40B4" w:rsidRPr="002A7D9B" w14:paraId="1C92D0A2" w14:textId="77777777" w:rsidTr="00102EB5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E73B1E1" w14:textId="73827192" w:rsidR="00EE40B4" w:rsidRDefault="00D84D8E" w:rsidP="003A5A79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -10295,51 +10338,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D5F50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
             <w:r w:rsidR="00B46E79" w:rsidRPr="007D5F50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7055" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="382CA68A" w14:textId="7E96C8B4" w:rsidR="00656D4A" w:rsidRPr="007D5F50" w:rsidRDefault="00667169" w:rsidP="00F21F7B">
             <w:pPr>
               <w:ind w:left="720" w:firstLine="268"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D5F50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>no tiem</w:t>
             </w:r>
             <w:r w:rsidR="00F21F7B" w:rsidRPr="007D5F50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10641,51 +10683,51 @@
               </w:rPr>
               <w:t>ieņēmumi no Latvijas juridiskajām personām</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21D3316C" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="007D5F50" w:rsidRDefault="00656D4A" w:rsidP="00656D4A">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656D4A" w:rsidRPr="00CC68CA" w14:paraId="75D7F9F5" w14:textId="77777777" w:rsidTr="00102EB5">
+      <w:tr w:rsidR="00656D4A" w:rsidRPr="002A7D9B" w14:paraId="75D7F9F5" w14:textId="77777777" w:rsidTr="00102EB5">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033BA998" w14:textId="3392B4F2" w:rsidR="00656D4A" w:rsidRPr="007D5F50" w:rsidRDefault="00656D4A" w:rsidP="00656D4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D5F50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -10963,51 +11005,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4790BDCA" w14:textId="77777777" w:rsidR="00161287" w:rsidRPr="007D5F50" w:rsidRDefault="00161287" w:rsidP="00656D4A">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3ECA" w:rsidRPr="00CC68CA" w14:paraId="268422CF" w14:textId="77777777" w:rsidTr="00102EB5">
+      <w:tr w:rsidR="006F3ECA" w:rsidRPr="002A7D9B" w14:paraId="268422CF" w14:textId="77777777" w:rsidTr="00102EB5">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CC3EA92" w14:textId="6FA38B02" w:rsidR="006F3ECA" w:rsidRPr="007D5F50" w:rsidRDefault="00B46E79" w:rsidP="00656D4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D5F50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -12503,51 +12545,51 @@
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36A3591F" w14:textId="77777777" w:rsidR="006D7498" w:rsidRPr="00573BB4" w:rsidRDefault="006D7498" w:rsidP="00ED20AC">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65E0F" w:rsidRPr="00CC68CA" w14:paraId="4B5B8F80" w14:textId="77777777" w:rsidTr="00102EB5">
+      <w:tr w:rsidR="00C65E0F" w:rsidRPr="002A7D9B" w14:paraId="4B5B8F80" w14:textId="77777777" w:rsidTr="00102EB5">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CA978BB" w14:textId="488C0761" w:rsidR="006D7498" w:rsidRPr="00A938D1" w:rsidRDefault="00360427">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3110</w:t>
             </w:r>
@@ -12638,51 +12680,50 @@
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF48DCE" w14:textId="3DB9CCA1" w:rsidR="000017CA" w:rsidRPr="00A938D1" w:rsidRDefault="007D5F50" w:rsidP="000017CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7024" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A9EB839" w14:textId="77777777" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:ind w:left="500"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">vispārējam personālam </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63F12500" w14:textId="360E6D66" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:ind w:left="500"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12697,51 +12738,50 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(administratīvais personāls, mācību palīgpersonāls, saimnieciskais un cits personāls)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="352552EF" w14:textId="77777777" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73EB5DCF" w14:textId="77777777" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000017CA" w:rsidRPr="00573BB4" w14:paraId="133FC58B" w14:textId="77777777" w:rsidTr="00102EB5">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15CFAB54" w14:textId="4A2D112E" w:rsidR="000017CA" w:rsidRPr="00A938D1" w:rsidRDefault="000017CA" w:rsidP="000017CA">
@@ -13329,51 +13369,50 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00605E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00EB4C2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7024" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06023FED" w14:textId="1AB6C265" w:rsidR="000017CA" w:rsidRPr="002B7828" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:ind w:left="641"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D335DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>no tiem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
@@ -13469,51 +13508,50 @@
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F5B2AFC" w14:textId="55899537" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="078CCEC1" w14:textId="77777777" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000017CA" w:rsidRPr="00573BB4" w14:paraId="7533A421" w14:textId="77777777" w:rsidTr="00102EB5">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488A01BB" w14:textId="51C070F4" w:rsidR="000017CA" w:rsidRPr="00BD6B1F" w:rsidRDefault="00605E36" w:rsidP="000017CA">
@@ -13608,51 +13646,50 @@
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20B3C3EA" w14:textId="561282B0" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>6000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B6FA5AD" w14:textId="77777777" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000017CA" w:rsidRPr="00573BB4" w14:paraId="61A5C4BF" w14:textId="77777777" w:rsidTr="00102EB5">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67176AEE" w14:textId="6658FFEE" w:rsidR="000017CA" w:rsidRPr="00BD6B1F" w:rsidRDefault="00605E36" w:rsidP="000017CA">
@@ -13723,67 +13760,66 @@
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00EE9E66" w14:textId="2011E0AF" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>6291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D3F54D1" w14:textId="77777777" w:rsidR="000017CA" w:rsidRPr="00573BB4" w:rsidRDefault="000017CA" w:rsidP="000017CA">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D70E6E" w:rsidRPr="00CC68CA" w14:paraId="690D360A" w14:textId="77777777" w:rsidTr="00102EB5">
+      <w:tr w:rsidR="00D70E6E" w:rsidRPr="002A7D9B" w14:paraId="690D360A" w14:textId="77777777" w:rsidTr="00102EB5">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7795990E" w14:textId="27A8553B" w:rsidR="00D70E6E" w:rsidRPr="00BD6B1F" w:rsidRDefault="00605E36" w:rsidP="000017CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3700</w:t>
             </w:r>
@@ -15475,51 +15511,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19814F84" w14:textId="77777777" w:rsidR="00FC1A8D" w:rsidRPr="00573BB4" w:rsidRDefault="00FC1A8D" w:rsidP="002D21E4">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF04CE" w:rsidRPr="00CC68CA" w14:paraId="341652E9" w14:textId="77777777" w:rsidTr="00087A68">
+      <w:tr w:rsidR="00FF04CE" w:rsidRPr="002A7D9B" w14:paraId="341652E9" w14:textId="77777777" w:rsidTr="00087A68">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54EB854F" w14:textId="22CDBCAD" w:rsidR="00FF04CE" w:rsidRPr="00573BB4" w:rsidRDefault="00FF04CE" w:rsidP="00FF04CE">
             <w:pPr>
               <w:ind w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573BB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV"/>
@@ -15738,80 +15774,80 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="5F497A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Paldies par veltīto laiku</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00CC5FD2" w:rsidRPr="00B37598" w:rsidSect="00EE33F9">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="851" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="281A58A7" w14:textId="77777777" w:rsidR="003A3A62" w:rsidRDefault="003A3A62">
+    <w:p w14:paraId="7F8BDF6F" w14:textId="77777777" w:rsidR="008D51F8" w:rsidRDefault="008D51F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C03C4D8" w14:textId="77777777" w:rsidR="003A3A62" w:rsidRDefault="003A3A62">
+    <w:p w14:paraId="22F60E58" w14:textId="77777777" w:rsidR="008D51F8" w:rsidRDefault="008D51F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RimTimes">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -15819,64 +15855,64 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="708071964"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="429A6598" w14:textId="77777777" w:rsidR="00771148" w:rsidRPr="00832F56" w:rsidRDefault="00771148" w:rsidP="003C6B9B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4153"/>
             <w:tab w:val="clear" w:pos="8306"/>
             <w:tab w:val="right" w:pos="15412"/>
           </w:tabs>
@@ -15957,51 +15993,51 @@
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="5F497A"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00832F56">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="5F497A"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>gada</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="1123734008"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="651DEAB2" w14:textId="77777777" w:rsidR="00771148" w:rsidRPr="00F44EC2" w:rsidRDefault="00771148" w:rsidP="003C6B9B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
@@ -16079,70 +16115,70 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
         <w:r w:rsidRPr="00F44EC2">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70CAB4DE" w14:textId="77777777" w:rsidR="003A3A62" w:rsidRDefault="003A3A62">
+    <w:p w14:paraId="4DDED240" w14:textId="77777777" w:rsidR="008D51F8" w:rsidRDefault="008D51F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A47EE91" w14:textId="77777777" w:rsidR="003A3A62" w:rsidRDefault="003A3A62">
+    <w:p w14:paraId="1CE2B189" w14:textId="77777777" w:rsidR="008D51F8" w:rsidRDefault="008D51F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DD3BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="169EFBF4"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17401,50 +17437,51 @@
     <w:rsid w:val="002310E7"/>
     <w:rsid w:val="002367A9"/>
     <w:rsid w:val="002426D9"/>
     <w:rsid w:val="0024459A"/>
     <w:rsid w:val="00251882"/>
     <w:rsid w:val="00251AF7"/>
     <w:rsid w:val="00254040"/>
     <w:rsid w:val="00255212"/>
     <w:rsid w:val="00255A51"/>
     <w:rsid w:val="0025610B"/>
     <w:rsid w:val="002665ED"/>
     <w:rsid w:val="00274B93"/>
     <w:rsid w:val="00274D66"/>
     <w:rsid w:val="00277DBF"/>
     <w:rsid w:val="002821BE"/>
     <w:rsid w:val="002845EB"/>
     <w:rsid w:val="00292ADB"/>
     <w:rsid w:val="002A02E4"/>
     <w:rsid w:val="002A07C1"/>
     <w:rsid w:val="002A1935"/>
     <w:rsid w:val="002A1A25"/>
     <w:rsid w:val="002A1D1A"/>
     <w:rsid w:val="002A4515"/>
     <w:rsid w:val="002A5764"/>
     <w:rsid w:val="002A6693"/>
+    <w:rsid w:val="002A7D9B"/>
     <w:rsid w:val="002B4867"/>
     <w:rsid w:val="002B53CF"/>
     <w:rsid w:val="002B62FF"/>
     <w:rsid w:val="002B7211"/>
     <w:rsid w:val="002B7828"/>
     <w:rsid w:val="002B798C"/>
     <w:rsid w:val="002B7DEE"/>
     <w:rsid w:val="002C066B"/>
     <w:rsid w:val="002C0CA1"/>
     <w:rsid w:val="002C157D"/>
     <w:rsid w:val="002C27AD"/>
     <w:rsid w:val="002C2C24"/>
     <w:rsid w:val="002C449E"/>
     <w:rsid w:val="002C5D0C"/>
     <w:rsid w:val="002C6346"/>
     <w:rsid w:val="002C7AB4"/>
     <w:rsid w:val="002C7E4F"/>
     <w:rsid w:val="002D19FE"/>
     <w:rsid w:val="002D205C"/>
     <w:rsid w:val="002D21E4"/>
     <w:rsid w:val="002D28E6"/>
     <w:rsid w:val="002D3E4E"/>
     <w:rsid w:val="002D7C8B"/>
     <w:rsid w:val="002E129A"/>
     <w:rsid w:val="002E703E"/>
@@ -17575,50 +17612,51 @@
     <w:rsid w:val="00556AA8"/>
     <w:rsid w:val="0056245B"/>
     <w:rsid w:val="0056272C"/>
     <w:rsid w:val="00565E2B"/>
     <w:rsid w:val="00565E3B"/>
     <w:rsid w:val="00573BB4"/>
     <w:rsid w:val="005776A1"/>
     <w:rsid w:val="005778D9"/>
     <w:rsid w:val="00583A8B"/>
     <w:rsid w:val="0058407A"/>
     <w:rsid w:val="00587130"/>
     <w:rsid w:val="00593CE5"/>
     <w:rsid w:val="00594F24"/>
     <w:rsid w:val="00595692"/>
     <w:rsid w:val="005A3DE9"/>
     <w:rsid w:val="005A5F34"/>
     <w:rsid w:val="005A6B15"/>
     <w:rsid w:val="005B5B4B"/>
     <w:rsid w:val="005B725F"/>
     <w:rsid w:val="005C2DD3"/>
     <w:rsid w:val="005C31F8"/>
     <w:rsid w:val="005C565F"/>
     <w:rsid w:val="005C5F59"/>
     <w:rsid w:val="005C6643"/>
     <w:rsid w:val="005D0AC9"/>
+    <w:rsid w:val="005D5A21"/>
     <w:rsid w:val="005E11BF"/>
     <w:rsid w:val="005F091A"/>
     <w:rsid w:val="005F10BC"/>
     <w:rsid w:val="005F3577"/>
     <w:rsid w:val="005F3B91"/>
     <w:rsid w:val="005F5CE2"/>
     <w:rsid w:val="00605E36"/>
     <w:rsid w:val="006156E0"/>
     <w:rsid w:val="00621C46"/>
     <w:rsid w:val="00621C6B"/>
     <w:rsid w:val="00626DED"/>
     <w:rsid w:val="006273C1"/>
     <w:rsid w:val="006331BF"/>
     <w:rsid w:val="00634C85"/>
     <w:rsid w:val="00634FF8"/>
     <w:rsid w:val="00640F02"/>
     <w:rsid w:val="006418D1"/>
     <w:rsid w:val="00641B8A"/>
     <w:rsid w:val="00641E67"/>
     <w:rsid w:val="006427D7"/>
     <w:rsid w:val="00643F8D"/>
     <w:rsid w:val="00652FBC"/>
     <w:rsid w:val="006532E2"/>
     <w:rsid w:val="00653B55"/>
     <w:rsid w:val="00653F38"/>
@@ -17759,50 +17797,51 @@
     <w:rsid w:val="00894471"/>
     <w:rsid w:val="0089542E"/>
     <w:rsid w:val="008961B6"/>
     <w:rsid w:val="008978CF"/>
     <w:rsid w:val="00897D6A"/>
     <w:rsid w:val="008A411C"/>
     <w:rsid w:val="008A4E0C"/>
     <w:rsid w:val="008A7414"/>
     <w:rsid w:val="008A7C92"/>
     <w:rsid w:val="008A7FB7"/>
     <w:rsid w:val="008B6829"/>
     <w:rsid w:val="008B77D3"/>
     <w:rsid w:val="008C0587"/>
     <w:rsid w:val="008C1FB5"/>
     <w:rsid w:val="008C659D"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008C6D56"/>
     <w:rsid w:val="008C6DB2"/>
     <w:rsid w:val="008C7952"/>
     <w:rsid w:val="008D18CE"/>
     <w:rsid w:val="008D3626"/>
     <w:rsid w:val="008D374D"/>
     <w:rsid w:val="008D406F"/>
     <w:rsid w:val="008D473E"/>
     <w:rsid w:val="008D4D80"/>
+    <w:rsid w:val="008D51F8"/>
     <w:rsid w:val="008D5274"/>
     <w:rsid w:val="008D6C2E"/>
     <w:rsid w:val="008D7365"/>
     <w:rsid w:val="008E0502"/>
     <w:rsid w:val="008E0EB0"/>
     <w:rsid w:val="008E14DF"/>
     <w:rsid w:val="008E1A8A"/>
     <w:rsid w:val="008E3850"/>
     <w:rsid w:val="008E639E"/>
     <w:rsid w:val="008F0BC9"/>
     <w:rsid w:val="00901784"/>
     <w:rsid w:val="00902560"/>
     <w:rsid w:val="00907D80"/>
     <w:rsid w:val="00911F0F"/>
     <w:rsid w:val="00915530"/>
     <w:rsid w:val="009230E6"/>
     <w:rsid w:val="00924100"/>
     <w:rsid w:val="00925B8A"/>
     <w:rsid w:val="0093323A"/>
     <w:rsid w:val="00933565"/>
     <w:rsid w:val="0093488D"/>
     <w:rsid w:val="00935F8E"/>
     <w:rsid w:val="00941674"/>
     <w:rsid w:val="009422F4"/>
     <w:rsid w:val="0094493C"/>
@@ -20393,78 +20432,78 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52CEBA7C-8D62-40C1-A852-A6E151DD0137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>617</Words>
-  <Characters>4581</Characters>
+  <Words>3310</Words>
+  <Characters>1887</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>38</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>15</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>veidlapa</vt:lpstr>
       <vt:lpstr>veidlapa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5188</CharactersWithSpaces>
+  <CharactersWithSpaces>5187</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>veidlapa</dc:title>
   <dc:subject>Veidlapas Nr.1-augstskola, koledža "Augstskolas, koledžas pārskats 20_ _./20_ _.akadēmiskā gada sākumā" paraugs</dc:subject>
   <dc:creator>Ieva Začeste</dc:creator>
   <dc:description>Ieva.Zaceste@csb.gov.lv
 67366897</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>