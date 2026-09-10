--- v0 (2025-12-08)
+++ v1 (2026-09-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10499" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2522"/>
         <w:gridCol w:w="1851"/>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1088"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="544"/>
         <w:gridCol w:w="3269"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C7B90" w:rsidRPr="008C6D42" w14:paraId="68431704" w14:textId="77777777" w:rsidTr="008A681E">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
@@ -110,82 +110,109 @@
               <w:right w:val="double" w:sz="6" w:space="0" w:color="5F497A"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63BF8948" w14:textId="77777777" w:rsidR="007C7B90" w:rsidRPr="008C6D42" w:rsidRDefault="007C7B90" w:rsidP="008C6D42">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6D42">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Mūsu adrese:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46026E2A" w14:textId="4F180176" w:rsidR="007C7B90" w:rsidRPr="00332E08" w:rsidRDefault="007C7B90" w:rsidP="008C6D42">
+          <w:p w14:paraId="46026E2A" w14:textId="08205E1E" w:rsidR="007C7B90" w:rsidRPr="00332E08" w:rsidRDefault="000C0EDE" w:rsidP="008C6D42">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6D42">
-[...16 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Talejas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6D42">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B624F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B624F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B624F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B624F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>, LV-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>026</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7B90" w:rsidRPr="008C6D42">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00E47EFA" w:rsidRPr="00E47EFA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>www.csp.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="66492762" w14:textId="77777777" w:rsidR="007C7B90" w:rsidRPr="00332E08" w:rsidRDefault="007C7B90" w:rsidP="008C6D42">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -418,51 +445,50 @@
               <w:t xml:space="preserve">VSPARK </w:t>
             </w:r>
             <w:r w:rsidR="00726C6E" w:rsidRPr="00726C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>10507049</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6D42" w:rsidRPr="008C6D42" w14:paraId="5CF96AC2" w14:textId="77777777" w:rsidTr="008A681E">
         <w:trPr>
           <w:trHeight w:val="1435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="5F497A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70D6E4D8" w14:textId="77777777" w:rsidR="008C6D42" w:rsidRPr="008B1971" w:rsidRDefault="008C6D42" w:rsidP="008C6D42">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1971">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="lv-LV"/>
@@ -2304,51 +2330,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FC0DF2F" w14:textId="77777777" w:rsidR="008C6D42" w:rsidRPr="008C6D42" w:rsidRDefault="008C6D42" w:rsidP="008C6D42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C6D42" w:rsidRPr="005C420A" w14:paraId="215B8D3F" w14:textId="77777777" w:rsidTr="008A681E">
+      <w:tr w:rsidR="008C6D42" w:rsidRPr="000C0EDE" w14:paraId="215B8D3F" w14:textId="77777777" w:rsidTr="008A681E">
         <w:trPr>
           <w:trHeight w:val="640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="153ECF7D" w14:textId="77777777" w:rsidR="008C6D42" w:rsidRPr="008C6D42" w:rsidRDefault="008C6D42" w:rsidP="008C6D42">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="244061"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6D42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
@@ -2437,51 +2463,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47EFA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Apsekojuma mērķis ir iegūt statistisko informāciju par profesionālās izglītības iestāžu darbību</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6D42" w:rsidRPr="005C420A" w14:paraId="13BB4D24" w14:textId="77777777" w:rsidTr="008A681E">
+      <w:tr w:rsidR="008C6D42" w:rsidRPr="000C0EDE" w14:paraId="13BB4D24" w14:textId="77777777" w:rsidTr="008A681E">
         <w:trPr>
           <w:trHeight w:val="640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50467111" w14:textId="77777777" w:rsidR="008C6D42" w:rsidRPr="008C6D42" w:rsidRDefault="008C6D42" w:rsidP="008C6D42">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="244061"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6D42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
@@ -2535,51 +2561,50 @@
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="7432CDE2" id="Rounded Rectangle 4" o:spid="_x0000_s1026" style="width:15.8pt;height:14.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1jTL0jgIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8zpJ26a9o6TRtFCEN&#10;mDYQz67tJAbHNme36fjrObvpyBhPiFaKfPb57vvuvvPF5aHTZC/BK2sqOjnLKZGGW6FMU9Evnzdv&#10;lpT4wIxg2hpZ0Ufp6eX69auL3pVyalurhQSCQYwve1fRNgRXZpnnreyYP7NOGjysLXQsoAlNJoD1&#10;GL3T2TTP51lvQTiwXHqPuzfHQ7pO8eta8vCprr0MRFcUsYX0hfTdxm+2vmBlA8y1ig8w2D+g6Jgy&#10;mPQp1A0LjOxAvQjVKQ7W2zqccdtltq4Vl4kDspnkf7B5aJmTiQsWx7unMvn/F5Z/3N8BUaKiBSWG&#10;ddiie7szQgpyj8VjptGSFLFMvfMlej+4O4hEvbu1/Lsnxl636CWvAGzfSiYQ3CT6Z88uRMPjVbLt&#10;P1iBWdgu2FSxQw1dDIi1IIfUmMenxshDIBw3Y6fn2D6OR5PlrJimxmWsPF124MM7aTsSFxWFSCHi&#10;TxnY/taH1BwxUGTiGyV1p7HVe6bJZD6fLxJmVg7OGPsUM7G1WomN0joZ0GyvNRC8WtHZplgtrobL&#10;fuymDekR+nK2mFHCdIPzwQMkRM/8/DjcZhr/fwuXOCW5xiq/NSKtA1P6uEbE2kR4Msl+oGx3QcJD&#10;K3oiVKzMdHm+wpEUCmfgfJnP89ViDI6ADV9VaJPyYhte8J0W5xtsRdxn2rVsqEKOvxPqIx9UADb1&#10;lD5ZI2RJHVEQR2FtrXhEcWD2pAB8UHDRWvhJSY/DWVH/Y8dAUqLfGxTYalIUcZqTUcwWqAcC45Pt&#10;+IQZjqEqGpBpWl6H4wuwc6CaFjNNEh9jr1CUtQon9R5RDVLGAUwkhsciTvjYTl6/n7T1LwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhADmX1LDZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2EZwZvdNEKxMZMixapHU4vnSXaahGRnQ3bbxn/v6kUvA4/3eO+bfDPbQZ158p0ThOUiAcVSO9NJ&#10;g3D42N09gPKBxNDghBG+2MOmuL7KKTPuIiWf96FRsUR8RghtCGOmta9btuQXbmSJ3tFNlkKUU6PN&#10;RJdYbgedJslKW+okLrQ08rblut+fLML76zHdvpRVLZ+7t74kPqx9/4x4ezM/PYIKPIe/MPzgR3Qo&#10;IlPlTmK8GhDiI+H3Ru9+uQJVIaTrFHSR6//sxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA9Y0y9I4CAAAaBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAOZfUsNkAAAADAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" fillcolor="#5f497a" strokecolor="#f2f2f2" strokeweight="2.25pt">
                       <v:shadow on="t" color="#243f60" opacity=".5" offset="1pt"/>
                       <w10:anchorlock/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="396C8872" w14:textId="51761A9E" w:rsidR="00661C4E" w:rsidRPr="00CA3C1C" w:rsidRDefault="00E47EFA" w:rsidP="008C6D42">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-49"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47EFA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Datu kopsavilkumi tiek publicēti oficiālās statistikas portāla sadaļā </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00E47EFA">
@@ -3327,51 +3352,51 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="5F497A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5F497A"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BBAF0B3" w14:textId="77777777" w:rsidR="000D2571" w:rsidRPr="002B2FEE" w:rsidRDefault="000D2571" w:rsidP="0001159C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2FEE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2571" w:rsidRPr="005C420A" w14:paraId="34F7AC5F" w14:textId="77777777" w:rsidTr="00626738">
+      <w:tr w:rsidR="000D2571" w:rsidRPr="000C0EDE" w14:paraId="34F7AC5F" w14:textId="77777777" w:rsidTr="00626738">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="5F497A"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E8D0D97" w14:textId="1F69EF56" w:rsidR="000D2571" w:rsidRPr="00E3006A" w:rsidRDefault="000D2571" w:rsidP="0001159C">
             <w:pPr>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4313,51 +4338,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="5F497A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5F497A"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0687E149" w14:textId="77777777" w:rsidR="000D2571" w:rsidRPr="00416829" w:rsidRDefault="000D2571" w:rsidP="0001159C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2A0D" w:rsidRPr="005C420A" w14:paraId="3A7EC1BA" w14:textId="77777777" w:rsidTr="00626738">
+      <w:tr w:rsidR="00AC2A0D" w:rsidRPr="000C0EDE" w14:paraId="3A7EC1BA" w14:textId="77777777" w:rsidTr="00626738">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1099D8EF" w14:textId="77777777" w:rsidR="00AC2A0D" w:rsidRPr="00AC2A0D" w:rsidRDefault="00AC2A0D" w:rsidP="0001159C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5611,51 +5636,50 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00893431">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004E611E" w:rsidRPr="00E3006A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="715242BC" w14:textId="77777777" w:rsidR="004E611E" w:rsidRPr="00335BA9" w:rsidRDefault="004E611E" w:rsidP="00A0663D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="397" w:firstLine="292"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>no tām ieņēmumi no ES struktūrfondiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5909,51 +5933,50 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00893431">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004E611E" w:rsidRPr="00E3006A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E6B8B20" w14:textId="3F1A7977" w:rsidR="004E611E" w:rsidRPr="00335BA9" w:rsidRDefault="004E611E" w:rsidP="00A0663D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="397"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ieņēmumi no sniegtajiem maksas pakalpojumiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6198,51 +6221,50 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00893431">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00893431">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2351AC74" w14:textId="2C645DC6" w:rsidR="00EF0582" w:rsidRPr="00B0702C" w:rsidRDefault="00EF0582" w:rsidP="00A0663D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="397"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893431">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Iestādes izdevumi</w:t>
             </w:r>
           </w:p>
@@ -6268,51 +6290,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63E11CD9" w14:textId="77777777" w:rsidR="00E12336" w:rsidRDefault="00E12336" w:rsidP="00E12336">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E12336" w:rsidRPr="005C420A" w14:paraId="3F53FBA9" w14:textId="77777777" w:rsidTr="00626738">
+      <w:tr w:rsidR="00E12336" w:rsidRPr="000C0EDE" w14:paraId="3F53FBA9" w14:textId="77777777" w:rsidTr="00626738">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E1CA7D1" w14:textId="77777777" w:rsidR="00E12336" w:rsidRPr="008C6D42" w:rsidRDefault="00E12336" w:rsidP="00504D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6D42">
               <w:rPr>
@@ -6618,167 +6640,167 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="5F497A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Paldies par veltīto laiku!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E12336" w:rsidSect="00FA515A">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="851" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5828F0C7" w14:textId="77777777" w:rsidR="005E37D2" w:rsidRDefault="005E37D2">
+    <w:p w14:paraId="55B19C8A" w14:textId="77777777" w:rsidR="00D00FAE" w:rsidRDefault="00D00FAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="531AF73E" w14:textId="77777777" w:rsidR="005E37D2" w:rsidRDefault="005E37D2">
+    <w:p w14:paraId="3E65797B" w14:textId="77777777" w:rsidR="00D00FAE" w:rsidRDefault="00D00FAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RimTimes">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RimHelvetica">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TTE28A9BE0t00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A1CD4A6" w14:textId="0FB57FDE" w:rsidR="00A778A8" w:rsidRPr="00C45150" w:rsidRDefault="00A778A8" w:rsidP="00E434DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="5F497A"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C45150">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="5F497A"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C45150">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6832,51 +6854,51 @@
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:color w:val="5F497A"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>-PROF</w:t>
     </w:r>
     <w:r w:rsidRPr="00C45150">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:color w:val="5F497A"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>/gada</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B210E38" w14:textId="5296D090" w:rsidR="00A778A8" w:rsidRPr="00C45150" w:rsidRDefault="00A778A8" w:rsidP="00E434DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="5F497A"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00072F4A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:color w:val="5F497A"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -6931,76 +6953,76 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00273666">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:color w:val="5F497A"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00C45150">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:color w:val="5F497A"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="398D9768" w14:textId="77777777" w:rsidR="005E37D2" w:rsidRDefault="005E37D2">
+    <w:p w14:paraId="2E9CE8AD" w14:textId="77777777" w:rsidR="00D00FAE" w:rsidRDefault="00D00FAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D4656B3" w14:textId="77777777" w:rsidR="005E37D2" w:rsidRDefault="005E37D2">
+    <w:p w14:paraId="4285A2D3" w14:textId="77777777" w:rsidR="00D00FAE" w:rsidRDefault="00D00FAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="052D46B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE36C7FA"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8576,50 +8598,51 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C6D42"/>
     <w:rsid w:val="000033DE"/>
     <w:rsid w:val="00003C63"/>
     <w:rsid w:val="000109AF"/>
     <w:rsid w:val="0001159C"/>
     <w:rsid w:val="000128E5"/>
     <w:rsid w:val="000213B7"/>
     <w:rsid w:val="00037567"/>
     <w:rsid w:val="00051ACB"/>
     <w:rsid w:val="000568C7"/>
     <w:rsid w:val="00062056"/>
     <w:rsid w:val="000673F9"/>
     <w:rsid w:val="000739C7"/>
     <w:rsid w:val="000750FB"/>
     <w:rsid w:val="00080390"/>
     <w:rsid w:val="00080F72"/>
     <w:rsid w:val="0008173B"/>
     <w:rsid w:val="00090387"/>
     <w:rsid w:val="000904D9"/>
     <w:rsid w:val="000A2EBD"/>
     <w:rsid w:val="000A7CF2"/>
     <w:rsid w:val="000B1E64"/>
     <w:rsid w:val="000B6EBB"/>
+    <w:rsid w:val="000C0EDE"/>
     <w:rsid w:val="000C1569"/>
     <w:rsid w:val="000C1980"/>
     <w:rsid w:val="000C65BC"/>
     <w:rsid w:val="000D2571"/>
     <w:rsid w:val="000E020B"/>
     <w:rsid w:val="000E11FE"/>
     <w:rsid w:val="000E4395"/>
     <w:rsid w:val="000F018A"/>
     <w:rsid w:val="001121C9"/>
     <w:rsid w:val="00114793"/>
     <w:rsid w:val="00115442"/>
     <w:rsid w:val="0011575F"/>
     <w:rsid w:val="00115DF2"/>
     <w:rsid w:val="001204C9"/>
     <w:rsid w:val="001205C4"/>
     <w:rsid w:val="0012186C"/>
     <w:rsid w:val="00125408"/>
     <w:rsid w:val="00127C84"/>
     <w:rsid w:val="001304AB"/>
     <w:rsid w:val="001313E6"/>
     <w:rsid w:val="001406F5"/>
     <w:rsid w:val="00155EA0"/>
     <w:rsid w:val="00157693"/>
     <w:rsid w:val="0016711B"/>
     <w:rsid w:val="00173550"/>
@@ -8756,50 +8779,51 @@
     <w:rsid w:val="00535383"/>
     <w:rsid w:val="00536440"/>
     <w:rsid w:val="00537211"/>
     <w:rsid w:val="0054169E"/>
     <w:rsid w:val="005426E1"/>
     <w:rsid w:val="00547DDD"/>
     <w:rsid w:val="00550CAD"/>
     <w:rsid w:val="00551DD3"/>
     <w:rsid w:val="00555A84"/>
     <w:rsid w:val="00557585"/>
     <w:rsid w:val="0056097D"/>
     <w:rsid w:val="005646B0"/>
     <w:rsid w:val="005661CC"/>
     <w:rsid w:val="005728A4"/>
     <w:rsid w:val="00572960"/>
     <w:rsid w:val="005973D4"/>
     <w:rsid w:val="005A4894"/>
     <w:rsid w:val="005B03A7"/>
     <w:rsid w:val="005B0D93"/>
     <w:rsid w:val="005B20ED"/>
     <w:rsid w:val="005B3D1D"/>
     <w:rsid w:val="005B553E"/>
     <w:rsid w:val="005C3D31"/>
     <w:rsid w:val="005C420A"/>
     <w:rsid w:val="005D26F9"/>
+    <w:rsid w:val="005D5A21"/>
     <w:rsid w:val="005D762F"/>
     <w:rsid w:val="005E2E09"/>
     <w:rsid w:val="005E37D2"/>
     <w:rsid w:val="005E6174"/>
     <w:rsid w:val="005E6424"/>
     <w:rsid w:val="005F501B"/>
     <w:rsid w:val="00601254"/>
     <w:rsid w:val="006036A8"/>
     <w:rsid w:val="00604CD8"/>
     <w:rsid w:val="006106D7"/>
     <w:rsid w:val="00612138"/>
     <w:rsid w:val="0061416C"/>
     <w:rsid w:val="00625934"/>
     <w:rsid w:val="006259D0"/>
     <w:rsid w:val="00626738"/>
     <w:rsid w:val="00626AEA"/>
     <w:rsid w:val="00626EC0"/>
     <w:rsid w:val="006318B3"/>
     <w:rsid w:val="006325D3"/>
     <w:rsid w:val="00636C1A"/>
     <w:rsid w:val="006400D3"/>
     <w:rsid w:val="006403C1"/>
     <w:rsid w:val="00640A29"/>
     <w:rsid w:val="00652668"/>
     <w:rsid w:val="00652763"/>
@@ -9019,50 +9043,51 @@
     <w:rsid w:val="00C17593"/>
     <w:rsid w:val="00C17C93"/>
     <w:rsid w:val="00C35BFA"/>
     <w:rsid w:val="00C40B91"/>
     <w:rsid w:val="00C4305F"/>
     <w:rsid w:val="00C443DF"/>
     <w:rsid w:val="00C47B14"/>
     <w:rsid w:val="00C53D69"/>
     <w:rsid w:val="00C54EEF"/>
     <w:rsid w:val="00C55802"/>
     <w:rsid w:val="00C56D6F"/>
     <w:rsid w:val="00C62949"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C67759"/>
     <w:rsid w:val="00C72EE9"/>
     <w:rsid w:val="00C901A9"/>
     <w:rsid w:val="00CA0E70"/>
     <w:rsid w:val="00CA3C1C"/>
     <w:rsid w:val="00CB5338"/>
     <w:rsid w:val="00CB59EE"/>
     <w:rsid w:val="00CB6E22"/>
     <w:rsid w:val="00CB7E50"/>
     <w:rsid w:val="00CD16D3"/>
     <w:rsid w:val="00CE215C"/>
     <w:rsid w:val="00CF3C75"/>
+    <w:rsid w:val="00D00FAE"/>
     <w:rsid w:val="00D022BC"/>
     <w:rsid w:val="00D03766"/>
     <w:rsid w:val="00D078BA"/>
     <w:rsid w:val="00D10CFE"/>
     <w:rsid w:val="00D129AA"/>
     <w:rsid w:val="00D15B64"/>
     <w:rsid w:val="00D1709C"/>
     <w:rsid w:val="00D20B09"/>
     <w:rsid w:val="00D22768"/>
     <w:rsid w:val="00D229C5"/>
     <w:rsid w:val="00D26736"/>
     <w:rsid w:val="00D30F85"/>
     <w:rsid w:val="00D3261B"/>
     <w:rsid w:val="00D33058"/>
     <w:rsid w:val="00D33DD4"/>
     <w:rsid w:val="00D37A37"/>
     <w:rsid w:val="00D41A9F"/>
     <w:rsid w:val="00D43555"/>
     <w:rsid w:val="00D43F85"/>
     <w:rsid w:val="00D445A3"/>
     <w:rsid w:val="00D46BD7"/>
     <w:rsid w:val="00D512D0"/>
     <w:rsid w:val="00D55628"/>
     <w:rsid w:val="00D653D9"/>
     <w:rsid w:val="00D7233D"/>
@@ -11080,74 +11105,74 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B93B9FC-49ED-4FAB-A0F7-8CB7C72D80C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1666</Words>
+  <Words>1664</Words>
   <Characters>950</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>veidlapa</vt:lpstr>
       <vt:lpstr>veidlapa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>LR CSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2611</CharactersWithSpaces>
+  <CharactersWithSpaces>2609</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>veidlapa</dc:title>
   <dc:creator>Salvis Stagis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>