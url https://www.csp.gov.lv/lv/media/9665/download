--- v0 (2025-12-27)
+++ v1 (2026-09-10)
@@ -1,39 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40415BF3" w14:textId="77777777" w:rsidR="00883277" w:rsidRDefault="00883277" w:rsidP="005B0CCD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -1051,233 +1050,158 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1134"/>
       </w:pPr>
       <w:r>
         <w:t>Neto apgrozījuma datus iegūst no Valsts ieņēmumu dienestā (VID) iesniegtajiem uzņēmumu gada pārskata datiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CC634F" w14:textId="77777777" w:rsidR="004E42BB" w:rsidRPr="00C13E38" w:rsidRDefault="00D44A6F" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc70071551"/>
       <w:r>
         <w:t>Kam ir jāiesniedz dati?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="5D0A84FF" w14:textId="76B56F87" w:rsidR="00D20956" w:rsidRPr="00AC2D04" w:rsidRDefault="00C77691" w:rsidP="000B2602">
+    <w:p w14:paraId="5D0A84FF" w14:textId="071997F4" w:rsidR="00D20956" w:rsidRPr="00AC2D04" w:rsidRDefault="00C77691" w:rsidP="000B2602">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Apsekojumā iekļauj</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> visus </w:t>
       </w:r>
       <w:r w:rsidR="000B2602" w:rsidRPr="000B2602">
         <w:t xml:space="preserve">uzņēmumus </w:t>
       </w:r>
       <w:r w:rsidR="000B2602" w:rsidRPr="000B2602">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(tirgus ražotāji)</w:t>
       </w:r>
       <w:r w:rsidR="000B2602">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B2602" w:rsidRPr="000B2602">
         <w:t>ar vairāk nekā 20 darbiniekiem un pašnodarbinātajām personām</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, kuru pamatdarbība, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši Saimniecisko darbību statistiskās klasifikācijas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC2D04">
+      <w:r w:rsidRPr="005E0775">
         <w:rPr>
           <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>NACE 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2D04" w:rsidRPr="005E0775">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0775">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0775">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>red</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0775">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A37FD" w:rsidRPr="005E0775">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0775">
+        <w:t xml:space="preserve">NACE </w:t>
+      </w:r>
+      <w:r w:rsidR="004B623A" w:rsidRPr="005E0775">
+        <w:t xml:space="preserve">63 </w:t>
+      </w:r>
+      <w:r w:rsidR="004B623A" w:rsidRPr="004B623A">
+        <w:t>Datošanas infrastruktūra, datu apstrāde, mitināšana un citi informācijas pakalpojumi</w:t>
+      </w:r>
+      <w:r w:rsidR="004B623A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B623A">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>NACE 2.</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...108 lines deleted...]
-      </w:del>
     </w:p>
     <w:p w14:paraId="779D066C" w14:textId="77777777" w:rsidR="00855B30" w:rsidRDefault="00F33D0A" w:rsidP="00036541">
       <w:r w:rsidRPr="00AC2D04">
         <w:t>Izlases izveidošanas standarts:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="9" w:name="_Hlk73700911"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk73700911"/>
     <w:p w14:paraId="5E0C4AA1" w14:textId="77777777" w:rsidR="00DA4E5B" w:rsidRPr="00DA4E5B" w:rsidRDefault="005152F6" w:rsidP="00DA4E5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://eur-lex.europa.eu/legal-content/LV/ALL/?uri=CELEX%3A32019R2152" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
       <w:r>
@@ -1334,337 +1258,244 @@
         </w:rPr>
         <w:t xml:space="preserve"> pants</w:t>
       </w:r>
       <w:r w:rsidR="00DA4E5B" w:rsidRPr="00DA4E5B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, I un II</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DA4E5B" w:rsidRPr="00DA4E5B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pielikuma 2. joma;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1897E3D3" w14:textId="77777777" w:rsidR="00DA4E5B" w:rsidRPr="004B623A" w:rsidRDefault="00DA4E5B" w:rsidP="00DA4E5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="005152F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Komisijas </w:t>
         </w:r>
         <w:r w:rsidR="005152F6" w:rsidRPr="005152F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2020. gada 30. jūlija </w:t>
         </w:r>
         <w:r w:rsidRPr="005152F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Īstenošanas </w:t>
         </w:r>
         <w:r w:rsidR="005152F6" w:rsidRPr="005152F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulas </w:t>
         </w:r>
         <w:r w:rsidRPr="005152F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>(ES) 2020/1197</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DA4E5B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, ar kuru nosaka tehniskās specifikācijas un kārtību saskaņā ar Eiropas Parlamenta un Padomes Regulu (ES) 2019/2152 par Eiropas uzņēmējdarbības statistiku, ar ko atceļ 10 tiesību aktus uzņēmējdarbības statistikas jomā 1. pants, I pielikuma A un B daļa</w:t>
       </w:r>
       <w:r w:rsidR="002035BC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF675BB" w14:textId="456DB456" w:rsidR="004B623A" w:rsidRPr="00DA4E5B" w:rsidRDefault="008C39A9">
+    <w:p w14:paraId="5AF675BB" w14:textId="456DB456" w:rsidR="004B623A" w:rsidRPr="00DA4E5B" w:rsidRDefault="008C39A9" w:rsidP="005E0775">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:pPrChange w:id="11" w:author="Ilona Kallione" w:date="2025-06-17T12:59:00Z" w16du:dateUtc="2025-06-17T09:59:00Z">
-[...18 lines deleted...]
-        </w:r>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="004B623A" w:rsidRPr="008C39A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Komisijas 2024. gada 27. jūnija Ī</w:t>
+          <w:t>Komisijas 2024. gada 27. jūnija Īstenošanas Regulas (ES) 2024/1840</w:t>
         </w:r>
-        <w:r w:rsidR="004B623A" w:rsidRPr="008C39A9">
-[...69 lines deleted...]
-      </w:ins>
+      </w:hyperlink>
+      <w:r w:rsidR="004B623A">
+        <w:t xml:space="preserve">, ar ko attiecībā uz atsaucēm uz NACE 2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B623A">
+        <w:t>red</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B623A">
+        <w:t>. saimniecisko darbību statistisko klasifikāciju, kas izveidota ar Eiropas Parlamenta un Padomes Regulu (EK) Nr. 1893/2006, groza Komisijas Īstenošanas regulas (ES) 2020/1197, (ES) 2022/918 un (ES) 2022/1092 I pielikuma 23.tabula.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="160BC742" w14:textId="77777777" w:rsidR="00855B30" w:rsidRPr="000524AC" w:rsidRDefault="00E05D19" w:rsidP="00DA4E5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ministru kabineta 2016. gada 20. decembra noteikumi Nr. 812</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ”Oficiālās statistikas veidlapu paraugu apstiprināšanas un veidlapu aizpildīšanas un iesniegšanas noteikumi”.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="5CE7EBE4" w14:textId="77777777" w:rsidR="009B665C" w:rsidRPr="00C13E38" w:rsidRDefault="00D44A6F" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc70071552"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc70071552"/>
       <w:r>
         <w:t>Kur publicē o</w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="00C13E38">
         <w:t>ficiāl</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> statisti</w:t>
       </w:r>
       <w:r>
         <w:t>ku?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="48517D84" w14:textId="77777777" w:rsidR="00381049" w:rsidRPr="00C77691" w:rsidRDefault="00C77691" w:rsidP="00C77691">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc40698654"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc40698654"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eiropas Savienības Statistikas biroja (Eurostat)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77691">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C77691">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>dat</w:t>
-[...15 lines deleted...]
-          <w:t>bāzē</w:t>
+          <w:t>datubāzē</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79491C2C" w14:textId="77777777" w:rsidR="00CB2A49" w:rsidRPr="00C13E38" w:rsidRDefault="004D4ABE" w:rsidP="00A513C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc70071554"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc70071554"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Vai Pārvalde ievēro d</w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="00C13E38">
         <w:t>atu konfidencialitāt</w:t>
       </w:r>
       <w:r>
         <w:t>i?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="04CAC16B" w14:textId="77777777" w:rsidR="00326423" w:rsidRPr="00C13E38" w:rsidRDefault="00BC271B" w:rsidP="003B371D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1134"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pārvalde ievēro datu konfidencialitāti. </w:t>
       </w:r>
       <w:r w:rsidR="00326423">
         <w:t>Pārvaldes</w:t>
       </w:r>
       <w:r w:rsidR="00326423" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> nodarbinātajiem aizliegts izpaust datus un citu ierobežotas pieejamības informāciju, kas viņiem kļuvusi zināma, pildot dienesta vai darba pienākumus. </w:t>
       </w:r>
       <w:r w:rsidR="00326423">
         <w:t>Tas</w:t>
       </w:r>
       <w:r w:rsidR="00326423" w:rsidRPr="00C13E38">
-        <w:t xml:space="preserve"> attiecas arī uz personām, kuras uz laiku ir iesaistītas oficiālās statistikas nodrošināšanā vai ar kurām izbeigtas darba vai dienesta tiesiskās attiecības.</w:t>
+        <w:t xml:space="preserve"> attiecas arī uz personām, </w:t>
+      </w:r>
+      <w:r w:rsidR="00326423" w:rsidRPr="00C13E38">
+        <w:lastRenderedPageBreak/>
+        <w:t>kuras uz laiku ir iesaistītas oficiālās statistikas nodrošināšanā vai ar kurām izbeigtas darba vai dienesta tiesiskās attiecības.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716ADC0B" w14:textId="77777777" w:rsidR="00326423" w:rsidRPr="00C13E38" w:rsidRDefault="00326423" w:rsidP="00326423">
       <w:r>
         <w:t>Pārvalde</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> veic nepieciešam</w:t>
       </w:r>
       <w:r>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13E38">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r>
         <w:t>darbības</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13E38">
         <w:t>, lai novērstu neatļautu piekļuvi datiem, to sagrozīšanu vai izplatīšanu, nejaušu vai neatļautu iznīcināšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B88785A" w14:textId="77777777" w:rsidR="004C0B9A" w:rsidRPr="00C13E38" w:rsidRDefault="00326423" w:rsidP="00A513C7">
       <w:r>
         <w:t>N</w:t>
@@ -1683,67 +1514,67 @@
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00B46F2F">
         <w:t>dat</w:t>
       </w:r>
       <w:r w:rsidR="005E19EE">
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00B46F2F">
         <w:t>, kas primāri iegūti statistikas nodrošināšanai</w:t>
       </w:r>
       <w:r w:rsidR="0008731A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00B46F2F">
         <w:t xml:space="preserve"> nedrīkst izmantot civilprocesā, administratīvajā procesā, kriminālprocesā vai komercdarbībā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7DCCF8" w14:textId="77777777" w:rsidR="00CB2A49" w:rsidRPr="00C13E38" w:rsidRDefault="00B96FA5" w:rsidP="003931BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc70071555"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc70071555"/>
       <w:r>
         <w:t xml:space="preserve">Vai Pārvalde ievēro </w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="008A257A">
         <w:t>Vispārēj</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> datu aizsardzības regul</w:t>
       </w:r>
       <w:r>
         <w:t>u?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="4E2D0961" w14:textId="77777777" w:rsidR="00B96FA5" w:rsidRDefault="00B96FA5" w:rsidP="008A257A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pārvalde ievēro </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96FA5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vispārējo datu aizsardzības regulu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1769,74 +1600,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AB7715">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un apstrādā</w:t>
       </w:r>
       <w:r w:rsidR="00224592" w:rsidRPr="00C13E38">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> datus saskaņā </w:t>
       </w:r>
       <w:r w:rsidR="00224592" w:rsidRPr="00C2402B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00953091" w:rsidRPr="00CF6881">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Eiropas Parlam</w:t>
-[...15 lines deleted...]
-          <w:t>nta un Padomes 2016. gada 27. aprīļa Regulas (ES) 2016/679</w:t>
+          <w:t>Eiropas Parlamenta un Padomes 2016. gada 27. aprīļa Regulas (ES) 2016/679</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00953091" w:rsidRPr="00CF6881">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK</w:t>
       </w:r>
       <w:r w:rsidR="00953091" w:rsidRPr="00CF6881">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00953091" w:rsidRPr="00330A7E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6. panta 1. punkta</w:t>
       </w:r>
       <w:r w:rsidR="00453416">
         <w:rPr>
@@ -1873,191 +1688,175 @@
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>izpildei</w:t>
       </w:r>
       <w:r w:rsidR="00E67BC6" w:rsidRPr="001A109C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai sabiedrības interesēs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5C916F" w14:textId="77777777" w:rsidR="003931BD" w:rsidRPr="00C2402B" w:rsidRDefault="00E015E5" w:rsidP="00A513C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B407B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vairāk par informācijas drošību un datu aizsardzību var atrast Pārvaldes mājaslapā:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00266B52" w:rsidRPr="00F21D6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.csp.gov.lv/lv/</w:t>
-[...15 lines deleted...]
-          <w:t>nformacijas-drosiba-un-datu-aizsardziba</w:t>
+          <w:t>https://www.csp.gov.lv/lv/informacijas-drosiba-un-datu-aizsardziba</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B407B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003931BD" w:rsidRPr="00C2402B" w:rsidSect="00E27FF0">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000043" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="4344463C" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Picture 1848054269" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:1in;height:71.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Picture 1848054269" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:1in;height:71.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030A52E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21A2A1B6"/>
     <w:lvl w:ilvl="0" w:tplc="1EE80832">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3697" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5895,66 +5694,54 @@
   <w:num w:numId="33" w16cid:durableId="348917499">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="114714284">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1269779368">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="455680763">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="664355136">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="275261668">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2061898437">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzQ1Nzc0NLA0MzUxtTRQ0lEKTi0uzszPAykwrAUAcJosnSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00BF799B"/>
     <w:rsid w:val="000072F7"/>
     <w:rsid w:val="000079A4"/>
     <w:rsid w:val="000120DA"/>
     <w:rsid w:val="00012ED3"/>
     <w:rsid w:val="00012F49"/>
     <w:rsid w:val="000247ED"/>
     <w:rsid w:val="00033CDD"/>
     <w:rsid w:val="00036541"/>
     <w:rsid w:val="0004042E"/>
@@ -6113,58 +5900,60 @@
     <w:rsid w:val="004E42BB"/>
     <w:rsid w:val="004E678D"/>
     <w:rsid w:val="004F24BD"/>
     <w:rsid w:val="004F25C8"/>
     <w:rsid w:val="004F4B08"/>
     <w:rsid w:val="004F55D1"/>
     <w:rsid w:val="00501FAD"/>
     <w:rsid w:val="0050467E"/>
     <w:rsid w:val="00507C48"/>
     <w:rsid w:val="005128D7"/>
     <w:rsid w:val="00513589"/>
     <w:rsid w:val="005152F6"/>
     <w:rsid w:val="0051672D"/>
     <w:rsid w:val="00520182"/>
     <w:rsid w:val="00521EE7"/>
     <w:rsid w:val="00537B76"/>
     <w:rsid w:val="00542128"/>
     <w:rsid w:val="005472C0"/>
     <w:rsid w:val="00565652"/>
     <w:rsid w:val="00566B7F"/>
     <w:rsid w:val="0056798C"/>
     <w:rsid w:val="005747A7"/>
     <w:rsid w:val="005758AC"/>
     <w:rsid w:val="00582496"/>
     <w:rsid w:val="00591D58"/>
+    <w:rsid w:val="005A5CEF"/>
     <w:rsid w:val="005B0CCD"/>
     <w:rsid w:val="005B2510"/>
     <w:rsid w:val="005B71B4"/>
     <w:rsid w:val="005C2867"/>
     <w:rsid w:val="005C34C4"/>
     <w:rsid w:val="005C64B5"/>
     <w:rsid w:val="005C7232"/>
     <w:rsid w:val="005D5B45"/>
+    <w:rsid w:val="005E0775"/>
     <w:rsid w:val="005E19EE"/>
     <w:rsid w:val="005E6C2A"/>
     <w:rsid w:val="005F59DA"/>
     <w:rsid w:val="00614F40"/>
     <w:rsid w:val="00616BD5"/>
     <w:rsid w:val="00622D1C"/>
     <w:rsid w:val="00626E48"/>
     <w:rsid w:val="00634FC5"/>
     <w:rsid w:val="006368C8"/>
     <w:rsid w:val="006424FC"/>
     <w:rsid w:val="0064675F"/>
     <w:rsid w:val="00654973"/>
     <w:rsid w:val="006556BA"/>
     <w:rsid w:val="006609C4"/>
     <w:rsid w:val="006625B3"/>
     <w:rsid w:val="006626D0"/>
     <w:rsid w:val="00667F6C"/>
     <w:rsid w:val="00673719"/>
     <w:rsid w:val="0067664C"/>
     <w:rsid w:val="00677CC2"/>
     <w:rsid w:val="00682AE5"/>
     <w:rsid w:val="00692D22"/>
     <w:rsid w:val="006A3040"/>
     <w:rsid w:val="006A3371"/>
     <w:rsid w:val="006A7D59"/>
@@ -6462,51 +6251,51 @@
     <w:rsid w:val="00FE4BAF"/>
     <w:rsid w:val="00FE7115"/>
     <w:rsid w:val="00FF30D4"/>
     <w:rsid w:val="00FF3307"/>
     <w:rsid w:val="00FF4243"/>
     <w:rsid w:val="00FF6ED0"/>
     <w:rsid w:val="00FF757A"/>
     <w:rsid w:val="00FF7C54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2D903B29"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9D55286E-2993-4C02-8A0C-3330C2399557}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -7366,51 +7155,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1715277727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/ALL/?uri=CELEX%3A32019R2152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32016R0679" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/statistikas-programma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/data/database" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/287576-oficialas-statistikas-veidlapu-paraugu-apstiprinasanas-un-veidlapu-aizpildisanas-un-iesniegsanas-noteikumi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32020R1197&amp;qid=1631532435533" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/274749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/informacijas-drosiba-un-datu-aizsardziba" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/ALL/?uri=CELEX%3A32019R2152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/data/database" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/statistikas-programma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/287576-oficialas-statistikas-veidlapu-paraugu-apstiprinasanas-un-veidlapu-aizpildisanas-un-iesniegsanas-noteikumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/ALL/?uri=CELEX:32024R1840" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/informacijas-drosiba-un-datu-aizsardziba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32020R1197&amp;qid=1631532435533" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/274749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32016R0679" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7689,70 +7478,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA704E3F-B82F-4546-A08D-12BF64425745}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>4303</Words>
-  <Characters>2454</Characters>
+  <Words>4112</Words>
+  <Characters>2344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6744</CharactersWithSpaces>
+  <CharactersWithSpaces>6444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ramona Skakunova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>