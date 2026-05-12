--- v0 (2025-12-15)
+++ v1 (2026-05-12)
@@ -1,39 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68189E6C" w14:textId="77777777" w:rsidR="00883277" w:rsidRDefault="00883277" w:rsidP="005B0CCD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -914,51 +913,59 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>ūdensapgāde</w:t>
       </w:r>
       <w:r w:rsidR="00BF1F53">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="004A2942">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kanalizācija</w:t>
       </w:r>
       <w:r w:rsidR="00BF1F53">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>, atkritumu apsaimniekošana</w:t>
       </w:r>
       <w:r w:rsidR="00BF1F53">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> un remediācijas darbības</w:t>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>remediācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> darbības</w:t>
       </w:r>
       <w:r w:rsidR="00E524ED">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23335228" w14:textId="77777777" w:rsidR="004A2942" w:rsidRDefault="004A2942" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>būvniecība;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E38C58" w14:textId="77777777" w:rsidR="004A2942" w:rsidRDefault="004A2942" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1009,51 +1016,83 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>izdevējdarbība, apraide un satura producēšanas un izplatīšanas darbības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9B3911" w14:textId="77777777" w:rsidR="00C103C7" w:rsidRDefault="00C103C7" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>telekomunikācija, datorprogrammēšana, konsultēšana, datošanas infrastruktūras nodrošināšana un citi informācijas pakalpojumi</w:t>
+        <w:t xml:space="preserve">telekomunikācija, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>datorprogrammēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, konsultēšana, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>datošanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastruktūras nodrošināšana un citi informācijas pakalpojumi</w:t>
       </w:r>
       <w:r w:rsidR="00BF1F53">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E930E5" w14:textId="77777777" w:rsidR="004A2942" w:rsidRDefault="004A2942" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>operācijas ar nekustāmo īpašumu;</w:t>
       </w:r>
     </w:p>
@@ -1181,58 +1220,56 @@
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Eiropas Parlamenta un Padomes 2019. gada 27. novembra Regul</w:t>
         </w:r>
         <w:r w:rsidR="00ED0C14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
         <w:r w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> (ES) Nr. 2019/2152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001D375F">
         <w:t xml:space="preserve"> par Eiropas uzņēmējdarbības statistiku, ar ko atceļ 10 tiesību aktus uzņēmējdarbības statistikas jomā</w:t>
       </w:r>
-      <w:ins w:id="4" w:author="Sigita-Helēna Blumberga" w:date="2025-09-02T10:40:00Z" w16du:dateUtc="2025-09-02T07:40:00Z">
-[...6 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00E80670">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80670" w:rsidRPr="001D375F">
+        <w:t>(Dokuments attiecas uz EEZ)</w:t>
+      </w:r>
       <w:r w:rsidR="00B41AE6">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D46DE5C" w14:textId="77777777" w:rsidR="00B41AE6" w:rsidRPr="001D375F" w:rsidRDefault="00B41AE6" w:rsidP="00B41AE6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Komisijas 2020. gada 30. jūlija Īstenošanas </w:t>
         </w:r>
         <w:r w:rsidR="00ED0C14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
@@ -1251,61 +1288,61 @@
         <w:r w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> (ES) Nr. 2020/1197</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001D375F">
         <w:t xml:space="preserve"> ar kuru nosaka tehniskās specifikācijas un kārtību saskaņā ar Eiropas Parlamenta un Padomes Regulu (ES) 2019/2152 par Eiropas uzņēmējdarbības statistiku, ar ko atceļ 10 tiesību aktus uzņēmējdarbības statistikas jomā (Dokuments attiecas uz EEZ)</w:t>
       </w:r>
       <w:r w:rsidR="008202E4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CD1EC7" w14:textId="77777777" w:rsidR="00E47D56" w:rsidRPr="00F37885" w:rsidRDefault="008C258D" w:rsidP="00A513C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc70071549"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc70071549"/>
       <w:r>
         <w:t>Kur ir noteikts p</w:t>
       </w:r>
       <w:r w:rsidR="00E47D56" w:rsidRPr="00F37885">
         <w:t>ienākums iesniegt datus</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="52228A57" w14:textId="77777777" w:rsidR="00DC7EFA" w:rsidRPr="00C13E38" w:rsidRDefault="00E47D56" w:rsidP="00A513C7">
       <w:r w:rsidRPr="00C13E38">
         <w:t>Pienākums iesniegt datus izriet no</w:t>
       </w:r>
       <w:r w:rsidR="008629E4" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:anchor="p14" w:history="1">
         <w:r w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Stat</w:t>
         </w:r>
         <w:r w:rsidR="00DC7EFA" w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
@@ -1352,85 +1389,85 @@
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> respondents sagatavo un sniedz datus par statistisko vienību, arī ierobežotas pieejamības informāciju</w:t>
       </w:r>
       <w:r w:rsidR="00096571">
         <w:t>, lai</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> nodrošināt</w:t>
       </w:r>
       <w:r w:rsidR="00096571">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> oficiālo statistiku. Respondents statistikas iestādei tās noteiktajā termiņā, formā un apjomā sniedz patiesus datus. Pēc statistikas iestādes pieprasījuma respondents sniedz rakstveida vai mutvārdu paskaidrojumus par šiem datiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1222017A" w14:textId="77777777" w:rsidR="0004332C" w:rsidRPr="00C13E38" w:rsidRDefault="008C258D" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc70071550"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc70071550"/>
       <w:r>
         <w:t>Vai Pārvalde izmanto a</w:t>
       </w:r>
       <w:r w:rsidR="00BB1C60" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve">dministratīvajos </w:t>
       </w:r>
       <w:r w:rsidR="00782003">
         <w:t xml:space="preserve">datu </w:t>
       </w:r>
       <w:r w:rsidR="004A598E">
         <w:t>avotos</w:t>
       </w:r>
       <w:r w:rsidR="00BB1C60" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> (piemēram, </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t>valsts reģistros</w:t>
       </w:r>
       <w:r w:rsidR="00BB1C60" w:rsidRPr="00C13E38">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> pieejam</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00DC7EFA" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> informācij</w:t>
       </w:r>
       <w:r>
         <w:t>u?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3D9F5EF1" w14:textId="77777777" w:rsidR="004A2942" w:rsidRDefault="004A2942" w:rsidP="004A2942">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Administratīvie dati tiek iegūti no Valsts ieņēmumu dienestā (VID) iesniegtajiem darba devēju ziņojumiem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260A112E" w14:textId="77777777" w:rsidR="004A2942" w:rsidRPr="00B0274C" w:rsidRDefault="00B0274C" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ziņas par darba ņēmējiem</w:t>
       </w:r>
       <w:r w:rsidR="004A2942">
         <w:t>;</w:t>
       </w:r>
     </w:p>
@@ -1459,130 +1496,135 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="004A2942">
         <w:t xml:space="preserve">ezonas laukstrādnieku ienākuma nodokļa maksātāju </w:t>
       </w:r>
       <w:r>
         <w:t>ziņojums</w:t>
       </w:r>
       <w:r w:rsidR="00F04687">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2ADDA7" w14:textId="77777777" w:rsidR="004A2942" w:rsidRPr="00593645" w:rsidRDefault="004A2942" w:rsidP="009C37AA">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Administratīvo datu izmantošanas iespējas statistisko rādītāju aprēķiniem ir atkarīgas no uzņēmumu lieluma un saimnieciskās darbības veida. Uzņēmumu, ar nodarbināto skaitu no 1 līdz 9, dati tiek aprēķināti izmantojot tikai VID informāciju, uzņēmumu ar nodarbināto skaitu 10 un vairāk - izmantojot gan pieejamo VID informāciju, gan statistisko pārskatu (2-darbs, 2-darbs (īsā), 2-darbs-pielikums) datus. Izmantot  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk40878085"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk40878085"/>
       <w:r>
         <w:t xml:space="preserve">tikai VID datus statistisko rādītāju iegūšanai </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve">nav iespējams, jo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468627EF" w14:textId="77777777" w:rsidR="004A2942" w:rsidRDefault="004A2942" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>darba ienākumi, kas tiek deklarēti VID pārskatos, neatbilst statistiskajai darba samaksas definīcijai, jo tie ietver ne tikai darba samaksu, bet arī citus ienākumus, no kuriem aprēķina sociālās apdrošināšanas iemaksas un algas nodokli</w:t>
       </w:r>
       <w:r w:rsidR="00B0274C">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B6D49E" w14:textId="77777777" w:rsidR="00381049" w:rsidRDefault="004A2942" w:rsidP="00B0274C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">VID pārskati nenodrošina nodarbinātības rādītāju (aizņemto darbvietu, atalgojuma un nostrādāto stundu) sadalījumu pa atsevišķiem </w:t>
       </w:r>
       <w:r w:rsidR="00C2119E">
         <w:t xml:space="preserve">saimnieciskās </w:t>
       </w:r>
       <w:r>
         <w:t>darbības veidiem, ar kuriem nodarbojas uzņēmums.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38076E3E" w14:textId="77777777" w:rsidR="004E42BB" w:rsidRPr="00C13E38" w:rsidRDefault="00D44A6F" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc70071551"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc70071551"/>
       <w:r>
         <w:t>Kam ir jāiesniedz dati?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="101D06E2" w14:textId="77777777" w:rsidR="000606D8" w:rsidRPr="000606D8" w:rsidRDefault="004A2942" w:rsidP="003C1C64">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Apsekojumā iekļauj </w:t>
+        <w:t>Apsekojumā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> iekļauj </w:t>
       </w:r>
       <w:r w:rsidR="000606D8" w:rsidRPr="000606D8">
         <w:t>valsts un pašvaldību komersantus, kuri neietilpst Vispārējās valdības sektorā</w:t>
       </w:r>
       <w:r w:rsidR="000606D8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000606D8" w:rsidRPr="000606D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000606D8">
         <w:t xml:space="preserve">kā arī </w:t>
       </w:r>
       <w:r w:rsidR="000606D8" w:rsidRPr="000606D8">
         <w:t>privātās komercsabiedrības un individuālos komersantus, ja tiem ir vairāki saimnieciskās darbības veidi un vismaz viens no tiem atbilst NACE 2.red. klasifikācijas nodaļu kodam no 05 līdz 82, un kura rādītājiem ir būtiska ietekme uz apkopotajiem datiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449DD515" w14:textId="77777777" w:rsidR="000606D8" w:rsidRDefault="000606D8" w:rsidP="003C1C64">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1854"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76045D51" w14:textId="77777777" w:rsidR="00EC41CD" w:rsidRDefault="00EC41CD" w:rsidP="004652B7">
-      <w:bookmarkStart w:id="9" w:name="_Hlk176178502"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk176178502"/>
       <w:r w:rsidRPr="009E389F">
         <w:t xml:space="preserve">Izlases izveidošanas </w:t>
       </w:r>
       <w:r>
         <w:t>standarts</w:t>
       </w:r>
       <w:r w:rsidRPr="009E389F">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207CF2B3" w14:textId="77777777" w:rsidR="00263F9C" w:rsidRDefault="00263F9C" w:rsidP="00263F9C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Komisijas 2020. gada 30. jūlija Īstenošanas regula</w:t>
         </w:r>
@@ -1654,79 +1696,79 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A611D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Nr. 812</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A611D9">
         <w:t xml:space="preserve"> ”Oficiālās statistikas veidlapu paraugu apstiprināšanas un veidlapu aizpildīšanas un iesniegšanas noteikumi”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2803B56E" w14:textId="77777777" w:rsidR="009B665C" w:rsidRPr="00C13E38" w:rsidRDefault="00D44A6F" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc70071552"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc70071552"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>Kur publicē o</w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="00C13E38">
         <w:t>ficiāl</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> statisti</w:t>
       </w:r>
       <w:r>
         <w:t>ku?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="31540352" w14:textId="77777777" w:rsidR="004A2942" w:rsidRPr="001D375F" w:rsidRDefault="004A2942" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc40698654"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc40698654"/>
       <w:r w:rsidRPr="001D375F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Oficiālās statistikas </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>portālā</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001D375F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -1798,143 +1840,197 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Tirdzniecība un pakalpojumi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EF8AFD" w14:textId="77777777" w:rsidR="004A2942" w:rsidRPr="001D375F" w:rsidRDefault="001D375F" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Eiropas Savienības Statistikas biroja (Eurostat)</w:t>
+        <w:t>Eiropas Savienības Statistikas biroja (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eurostat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004A2942" w:rsidRPr="001D375F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="004A2942" w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>datubāzē</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BB41302" w14:textId="77777777" w:rsidR="00381049" w:rsidRPr="00F914B8" w:rsidRDefault="001D375F" w:rsidP="001D375F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="001D375F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Verdana"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Datu vizualizācijas rīks</w:t>
+          <w:t xml:space="preserve">Datu </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001D375F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Verdana"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>vizualizācijas</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001D375F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Verdana"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> rīks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001D375F">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Eiropas Savienības Statistikas biroja (Eurostat)</w:t>
+        <w:t>Eiropas Savienības Statistikas biroja (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eurostat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004A2942" w:rsidRPr="001D375F">
         <w:rPr>
           <w:rFonts w:cs="Tms Rmn"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mājaslapā</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0649FA63" w14:textId="77777777" w:rsidR="005472C0" w:rsidRPr="00C13E38" w:rsidRDefault="004D4ABE" w:rsidP="004652B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc70071553"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc70071553"/>
       <w:r>
         <w:t>Kas ir g</w:t>
       </w:r>
       <w:r w:rsidR="005472C0" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve">alvenie </w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve">oficiālās </w:t>
       </w:r>
       <w:r w:rsidR="004E42BB" w:rsidRPr="008A257A">
         <w:t>statistikas</w:t>
       </w:r>
       <w:r w:rsidR="005472C0" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> lietotāji</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="5F176674" w14:textId="77777777" w:rsidR="00A137AE" w:rsidRPr="003242B2" w:rsidRDefault="00A137AE" w:rsidP="00A137AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="003242B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Ekonomikas ministrija</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1FC25CB7" w14:textId="77777777" w:rsidR="004A2942" w:rsidRPr="00C964CD" w:rsidRDefault="004A2942" w:rsidP="00C964CD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1963,51 +2059,69 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Pārvaldes</w:t>
       </w:r>
       <w:r w:rsidR="004A2942" w:rsidRPr="00C964CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Eiropas Savienības Statistikas biroja (Eurostat)</w:t>
+        <w:t>Eiropas Savienības Statistikas biroja (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eurostat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004A2942" w:rsidRPr="00C964CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> datubāzēs publicētos rādītājus savu funkciju veikšanai izmanto starptautiskās </w:t>
       </w:r>
       <w:r w:rsidR="004A2942" w:rsidRPr="00C964CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>organizācijas, kuru dalībvalsts ir Latvija vai ar kurām ir noslēgti līgumi par datu apmaiņu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00075A9E" w14:textId="77777777" w:rsidR="004A2942" w:rsidRPr="00C964CD" w:rsidRDefault="004A2942" w:rsidP="00C964CD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
@@ -2239,61 +2353,61 @@
       <w:r w:rsidRPr="00C964CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00060992" w:rsidRPr="00C964CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5436921C" w14:textId="77777777" w:rsidR="00CB2A49" w:rsidRPr="00C13E38" w:rsidRDefault="004D4ABE" w:rsidP="00A513C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc70071554"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc70071554"/>
       <w:r>
         <w:t>Vai Pārvalde ievēro d</w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="00C13E38">
         <w:t>atu konfidencialitāt</w:t>
       </w:r>
       <w:r>
         <w:t>i?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="4C902E70" w14:textId="77777777" w:rsidR="00326423" w:rsidRPr="00C13E38" w:rsidRDefault="00BC271B" w:rsidP="003B371D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1134"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pārvalde ievēro datu konfidencialitāti. </w:t>
       </w:r>
       <w:r w:rsidR="00326423">
         <w:t>Pārvaldes</w:t>
       </w:r>
       <w:r w:rsidR="00326423" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> nodarbinātajiem aizliegts izpaust datus un citu ierobežotas pieejamības informāciju, kas viņiem kļuvusi zināma, pildot dienesta vai darba pienākumus. </w:t>
       </w:r>
       <w:r w:rsidR="00326423">
         <w:t>Tas</w:t>
       </w:r>
       <w:r w:rsidR="00326423" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> attiecas arī uz personām, kuras uz laiku ir iesaistītas oficiālās statistikas nodrošināšanā vai ar kurām izbeigtas darba vai dienesta tiesiskās attiecības.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5252589A" w14:textId="77777777" w:rsidR="00326423" w:rsidRPr="00C13E38" w:rsidRDefault="00326423" w:rsidP="00326423">
       <w:r>
         <w:t>Pārvalde</w:t>
@@ -2332,67 +2446,67 @@
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00B46F2F">
         <w:t>dat</w:t>
       </w:r>
       <w:r w:rsidR="005E19EE">
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00B46F2F">
         <w:t>, kas primāri iegūti statistikas nodrošināšanai</w:t>
       </w:r>
       <w:r w:rsidR="0008731A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B46F2F" w:rsidRPr="00B46F2F">
         <w:t xml:space="preserve"> nedrīkst izmantot civilprocesā, administratīvajā procesā, kriminālprocesā vai komercdarbībā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D723C2" w14:textId="77777777" w:rsidR="00CB2A49" w:rsidRPr="00C13E38" w:rsidRDefault="00B96FA5" w:rsidP="003931BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc70071555"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc70071555"/>
       <w:r>
         <w:t xml:space="preserve">Vai Pārvalde ievēro </w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="008A257A">
         <w:t>Vispārēj</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00CB2A49" w:rsidRPr="00C13E38">
         <w:t xml:space="preserve"> datu aizsardzības regul</w:t>
       </w:r>
       <w:r>
         <w:t>u?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1583BE71" w14:textId="77777777" w:rsidR="00B96FA5" w:rsidRDefault="00B96FA5" w:rsidP="008A257A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pārvalde ievēro </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96FA5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vispārējo datu aizsardzības regulu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2441,62 +2555,60 @@
       </w:r>
       <w:r w:rsidR="00224592" w:rsidRPr="00C2402B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00953091" w:rsidRPr="00C964CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Eiropas Parlamenta un Padomes 2016. gada 27. aprīļa Regulas (ES) 2016/679</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00953091" w:rsidRPr="00C964CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK</w:t>
       </w:r>
-      <w:ins w:id="15" w:author="Sigita-Helēna Blumberga" w:date="2025-09-02T10:40:00Z" w16du:dateUtc="2025-09-02T07:40:00Z">
-[...10 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00EA26A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA26A7" w:rsidRPr="001D375F">
+        <w:t>(Dokuments attiecas uz EEZ)</w:t>
+      </w:r>
       <w:r w:rsidR="00953091" w:rsidRPr="00C964CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00953091" w:rsidRPr="0084776C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00953091" w:rsidRPr="00330A7E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6. panta 1. punkta</w:t>
       </w:r>
       <w:r w:rsidR="00453416">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2636,70 +2748,70 @@
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="2B031DA9" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Picture 293194104" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:1in;height:1in;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Picture 293194104" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:1in;height:1in;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030A52E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21A2A1B6"/>
     <w:lvl w:ilvl="0" w:tplc="1EE80832">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3697" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -7242,62 +7354,54 @@
   <w:num w:numId="39" w16cid:durableId="538932472">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1190145870">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="842163539">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1521316790">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="861475341">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1059087732">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1876308699">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzQ1Nzc0NLA0MzUxtTRQ0lEKTi0uzszPAykwrAUAcJosnSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00BF799B"/>
     <w:rsid w:val="000072F7"/>
     <w:rsid w:val="000079A4"/>
     <w:rsid w:val="000120DA"/>
     <w:rsid w:val="00012ED3"/>
     <w:rsid w:val="00012F49"/>
     <w:rsid w:val="000247ED"/>
     <w:rsid w:val="00024B27"/>
     <w:rsid w:val="00033CDD"/>
     <w:rsid w:val="0004042E"/>
@@ -7398,97 +7502,99 @@
     <w:rsid w:val="00330A7E"/>
     <w:rsid w:val="00330D4A"/>
     <w:rsid w:val="00336167"/>
     <w:rsid w:val="0034595C"/>
     <w:rsid w:val="003510A4"/>
     <w:rsid w:val="00356814"/>
     <w:rsid w:val="003577DD"/>
     <w:rsid w:val="00371166"/>
     <w:rsid w:val="00380079"/>
     <w:rsid w:val="00381049"/>
     <w:rsid w:val="00381997"/>
     <w:rsid w:val="003859DE"/>
     <w:rsid w:val="003931BD"/>
     <w:rsid w:val="003A051D"/>
     <w:rsid w:val="003B371D"/>
     <w:rsid w:val="003B67AC"/>
     <w:rsid w:val="003C1C64"/>
     <w:rsid w:val="003C75AA"/>
     <w:rsid w:val="003D3C83"/>
     <w:rsid w:val="003D4A22"/>
     <w:rsid w:val="003E60C7"/>
     <w:rsid w:val="003E711F"/>
     <w:rsid w:val="003F5577"/>
     <w:rsid w:val="004001D7"/>
     <w:rsid w:val="00402118"/>
+    <w:rsid w:val="00402EF3"/>
     <w:rsid w:val="0040338F"/>
     <w:rsid w:val="00404BE4"/>
     <w:rsid w:val="00414AD1"/>
     <w:rsid w:val="00420AD1"/>
     <w:rsid w:val="00421416"/>
     <w:rsid w:val="00436ACB"/>
     <w:rsid w:val="004441B2"/>
     <w:rsid w:val="00453416"/>
     <w:rsid w:val="00462F7E"/>
     <w:rsid w:val="0046398C"/>
     <w:rsid w:val="004652B7"/>
     <w:rsid w:val="00466FD7"/>
     <w:rsid w:val="00472F83"/>
     <w:rsid w:val="00475B78"/>
     <w:rsid w:val="00481051"/>
     <w:rsid w:val="004A2368"/>
     <w:rsid w:val="004A290C"/>
     <w:rsid w:val="004A2942"/>
     <w:rsid w:val="004A598E"/>
     <w:rsid w:val="004A74C8"/>
     <w:rsid w:val="004B396D"/>
     <w:rsid w:val="004B407B"/>
     <w:rsid w:val="004B7957"/>
     <w:rsid w:val="004C0471"/>
     <w:rsid w:val="004C0B9A"/>
     <w:rsid w:val="004C1FD7"/>
     <w:rsid w:val="004C22BF"/>
     <w:rsid w:val="004C3406"/>
     <w:rsid w:val="004C43E9"/>
     <w:rsid w:val="004C4CDF"/>
     <w:rsid w:val="004D099E"/>
     <w:rsid w:val="004D3C65"/>
     <w:rsid w:val="004D4ABE"/>
     <w:rsid w:val="004E42BB"/>
     <w:rsid w:val="004E678D"/>
     <w:rsid w:val="004F24BD"/>
     <w:rsid w:val="004F25C8"/>
     <w:rsid w:val="004F4B08"/>
     <w:rsid w:val="004F55D1"/>
     <w:rsid w:val="00501FAD"/>
     <w:rsid w:val="0050467E"/>
     <w:rsid w:val="00507C48"/>
     <w:rsid w:val="00512089"/>
     <w:rsid w:val="005128D7"/>
     <w:rsid w:val="0051672D"/>
     <w:rsid w:val="00520182"/>
     <w:rsid w:val="00521EE7"/>
+    <w:rsid w:val="0052313E"/>
     <w:rsid w:val="00537B76"/>
     <w:rsid w:val="00542128"/>
     <w:rsid w:val="00546ED3"/>
     <w:rsid w:val="005472C0"/>
     <w:rsid w:val="00565652"/>
     <w:rsid w:val="00566B7F"/>
     <w:rsid w:val="0056798C"/>
     <w:rsid w:val="00567D62"/>
     <w:rsid w:val="005747A7"/>
     <w:rsid w:val="005758AC"/>
     <w:rsid w:val="00582496"/>
     <w:rsid w:val="00591D58"/>
     <w:rsid w:val="00593645"/>
     <w:rsid w:val="005B0CCD"/>
     <w:rsid w:val="005B2510"/>
     <w:rsid w:val="005B71B4"/>
     <w:rsid w:val="005C34C4"/>
     <w:rsid w:val="005C7232"/>
     <w:rsid w:val="005D5B45"/>
     <w:rsid w:val="005E19EE"/>
     <w:rsid w:val="005E6C2A"/>
     <w:rsid w:val="005F59DA"/>
     <w:rsid w:val="00607CD9"/>
     <w:rsid w:val="00614F40"/>
     <w:rsid w:val="00622D1C"/>
@@ -7825,51 +7931,51 @@
     <w:rsid w:val="00FE4BAF"/>
     <w:rsid w:val="00FE7115"/>
     <w:rsid w:val="00FF3307"/>
     <w:rsid w:val="00FF4243"/>
     <w:rsid w:val="00FF5681"/>
     <w:rsid w:val="00FF6ED0"/>
     <w:rsid w:val="00FF757A"/>
     <w:rsid w:val="00FF7C54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="598D0816"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9D55286E-2993-4C02-8A0C-3330C2399557}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -8794,51 +8900,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1698431395">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32019R2152&amp;qid=1620651287193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/cache/scoreboards/BSP/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32016R0679" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.oecd.org/latvia.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/statistikas-programma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/287576-oficialas-statistikas-veidlapu-paraugu-apstiprinasanas-un-veidlapu-aizpildisanas-un-iesniegsanas-noteikumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/data/database?node_code=sts_inlb_q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilo.org/global/lang--en/index.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/tirdznieciba-pakalpojumi/iekszemes/tabulas/tin010c-nostradato-stundu-nodarbinato?themeCode=TI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.makroekonomika.lv/tautsaimniecibas-raditaji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32020R1197&amp;qid=1620651180126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.un.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/noz/rupnieciba/tabulas/run010c-nostradato-stundu-nodarbinato-skaita-un-darba?themeCode=RU" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imf.org/en/Data" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/274749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.em.gov.lv/lv/ekonomiska-attistiba" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32020R1197&amp;qid=1620651180126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/noz/buvnieciba/tabulas/bun010c-nostradato-stundu-nodarbinato-skaita-un-darba?themeCode=BU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecb.europa.eu/stats/macroeconomic_and_sectoral/labour_markets/html/index.en.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/informacijas-drosiba-un-datu-aizsardziba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32019R2152&amp;qid=1620651287193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/cache/scoreboards/BSP/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32016R0679" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.oecd.org/latvia.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/statistikas-programma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/287576-oficialas-statistikas-veidlapu-paraugu-apstiprinasanas-un-veidlapu-aizpildisanas-un-iesniegsanas-noteikumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/data/database?node_code=sts_inlb_q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilo.org/global/lang--en/index.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/tirdznieciba-pakalpojumi/iekszemes/tabulas/tin010c-nostradato-stundu-nodarbinato?themeCode=TI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.makroekonomika.lv/tautsaimniecibas-raditaji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32020R1197&amp;qid=1620651180126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.un.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/noz/rupnieciba/tabulas/run010c-nostradato-stundu-nodarbinato-skaita-un-darba?themeCode=RU" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imf.org/en/Data" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/274749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.em.gov.lv/lv/ekonomiska-attistiba" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32020R1197&amp;qid=1620651180126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/lv/statistikas-temas/noz/buvnieciba/tabulas/bun010c-nostradato-stundu-nodarbinato-skaita-un-darba?themeCode=BU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecb.europa.eu/stats/macroeconomic_and_sectoral/labour_markets/html/index.en.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/informacijas-drosiba-un-datu-aizsardziba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>